--- v0 (2026-01-12)
+++ v1 (2026-04-16)
@@ -54,360 +54,360 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Partido da República</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/131/pl_03-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/131/pl_03-2018.pdf</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/132/pl_004-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/132/pl_004-2018.pdf</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/133/pl_05-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/133/pl_05-2018.pdf</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TITULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/135/proj._18-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/135/proj._18-2018.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/152/pl_20-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/152/pl_20-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ-PA, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/149/pl_25-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/149/pl_25-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/150/pl_26-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/150/pl_26-2018.pdf</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/151/pl_27-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/151/pl_27-2018.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Goianésia do Pará - PMGP</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá Outras Providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM INSTITUIÇÃO FINANCEIRA COM GARANTIA DE CESSÃO DE CRÉDITOS DECORRENTES DE COMPENSAÇÃO FINANCEIRAS PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS PARA GERAÇÃO DE ENERGIA ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A DESAFETAÇÃO E LEILÃO PARA ALIENAR VEÍCULOS E SUCATAS INSERVÍVEIS DE PROPRIEDADE DO CISAT - CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE DO ARAGUAIA E TOCANTINS, DO QUAL FAZ PARTE COMO ENTE CONSORCIADO ESTA MUNICIPALIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo para provimento junto à Prefeitura de Goianésia do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>162</t>
   </si>
@@ -465,234 +465,234 @@
   <si>
     <t>171</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS PROFISSIONAIS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, REESTRUTURA REMUNERAÇÃO DOS CARGOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS PROFISSIONAIS DA SAÚDE PÚBLICA MUNICIPAL, REESTRUTURA REMUNERAÇÃO DOS CARGOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Autoria o Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_n_057.2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_n_057.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reformulação do Conselho Municipal de Desenvolvimento Rural Sustentável - CMDR, revoga as leis municipais 049/1997 e suas alterações e da outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa Mais Cidadania, e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_066-2018_loa_2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_066-2018_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa Despesa do Município de Goianésia do Pará, para o exercício financeiro de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Câmara Municipal de Goianésia do Pará</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA E CRIA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE GOIANÉSIA DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Welliton Ferreira Urbano</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR WELLITON FERREIRA URBANO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, DE CONFORMIDADE COM O REGIMENTO INTERNO DESTE PODER, VEM, RESPEITOSAMENTE, REQUERER QUE SEJA ENCAMINHADO POR OFÍCIO AO PREFEITO MUNICIPAL, REQUERIMENTO SOLICITANDO A CONSTRUÇÃO DE UM PS - POSTO DE SAÚDE NO ASSENTAMENTO SANTA PAULA, ÁREA RURAL DESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Ivanildo do Rego Lima, Carlos Eduardo F. Machado</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES IVANILDO DO REGO LIMA E CARLOS EDUARDO FERREIRA MACHADO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, DE CONFORMIDADE COM O REGIMENTO INTERNO DESTE PODER, VÊEM, RESPEITOSAMENTE, REQUERER QUE SEJA ENCAMINHADO REQUERIMENTO ATRAVÉS DE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DA ESCOLA DE ENSINO INFANTIL SANTIAGO DUARTE I NA VILA ROUXINOL, SITUADA NA ESTRADA DA CICKEL, MUNICÍPIO DE GOIANÉSIA DO PARÁ.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR WELLITON FERREIRA URBANO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, DE CONFORMIDADE COM O REGIMENTO INTERNO DESTE PODER, VEM, RESPEITOSAMENTE, REQUERER, APÓS OUVIDO O DOUTO PLENÁRIO, QUE SEJA ENCAMINHADO REQUERIMENTO ATRAVÉS DE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA MINAS GERAIS, ESQUINA COM A RUA ALTAMIRA, BAIRRO SANTA LUZIA, ENFRENTE AO JHONS BAR.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Ivanildo do Rego Lima, Antonio Calixto Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES IVANILDO DO REGO LIMA E ANTONIO CALIXTO BEZERRA, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, DE CONFORMIDADE COM O REGIMENTO INTERNO DESTE PODER, VÊEM, RESPEITOSAMENTE, REQUERER, APÓS OUVIDO O DOUTO PLENÁRIO, QUE SEJA ENCAMINHADO REQUERIMENTO ATRAVÉS DE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO A PERFURAÇÃO DE DOIS POÇOS ARTESIANO NA REGIÃO DO ARARANDEUA NOS NÚCLEOS III E IV, ÁREA RURAL DESTE MUNICÍPIO, PARA ABASTECER A ESCOLA, COM EXTENSÃO A TODA A COMUNIDADE ATRAVÉS DE MICRO SISTEMA DE ABASTECIMENTO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Edmar Pereira Ramos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.docx</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO 005/2018, QUE SOLICITA A CONSTRUÇÃO DE UM CHAFARIZ NA VILA APARECIDA ÁREA RURAL DO MUNICÍPIO DE GOIANÉSIA DO PARÁ.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>José Ivan Soares Paixão  - ZAGALO</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JOSÉ IVAN SOARES PAIXÃO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, DE CONFORMIDADE COM O REGIMENTO INTERNO DESTE PODER, VEM, RESPEITOSAMENTE, REQUERER QUE SEJA ENCAMINHADO POR OFÍCIO AO PREFEITO MUNICIPAL, REQUERIMENTO SOLICITANDO A IMPLANTAÇÃO DE FAIXA DE PEDESTRE, RODOVIA PA-150, NAS PROXIMIDADES DO PONTO DE MOTO TAXISTAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Ivanildo do Rego Lima</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO DOUTO PLENÁRIO, APÓS AS FORMALIDADES LEGAIS, SEJA REMETIDO EXPEDIENTE AO PREFEITO MUNICIPAL, A FIM DE QUE ENCAMINHE PROJETO DE LEI A ESTA CÂMARA MUNICIPAL, OBJETIVANDO A CRIAÇÃO DA ESCOLA RENASCER, PARA QUE POSSA GOZAR DE AUTONOMIA ADMINISTRATIVA E FUNCIONAL</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Antonio Calixto Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_008-2018_reforma_praca_da_paz_-_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_008-2018_reforma_praca_da_paz_-_calixto.pdf</t>
   </si>
   <si>
     <t>Os vereadores ANTONIO CALIXTO BEZERRA e RAIMUNDO NONATO PESSOA RODRIGUES SILVA, no uso de suas atribuições legais, de conformidade com o Regimento Interno deste Poder, vêem, respeitosamente, REQUERER que seja encaminhado ofício ao prefeito municipal, SOLICITANDO que seja feito a REFORMA da PRAÇA DA PAZ, localizada na frente da Igreja Católica Matriz, município de Goianésia do Pará-PA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_009-2018_implantacao_iluminacao_pub_iaZN44r.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_009-2018_implantacao_iluminacao_pub_iaZN44r.pdf</t>
   </si>
   <si>
     <t>O vereador EDINALDO AFONSO DE OLIVEIRA, no uso de suas atribuições legais, de conformidade com o Regimento Interno deste Poder, vem, respeitosamente, REQUERER que seja encaminhado por ofício ao prefeito municipal, REQUERIMENTO SOLICITANDO que seja implantado e ocorram os devidos reparos no SISTEMA DE ILUMINAÇÃO PÚBLICA nas seguintes Vilas: Janarí, Fazendinha, Gancho da Velha E Chico Canoeiro, deste município de Goianésia do Pará.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -999,68 +999,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/131/pl_03-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/132/pl_004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/133/pl_05-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/135/proj._18-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/152/pl_20-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/149/pl_25-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/150/pl_26-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/151/pl_27-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_n_057.2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_066-2018_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_008-2018_reforma_praca_da_paz_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_009-2018_implantacao_iluminacao_pub_iaZN44r.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/131/pl_03-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/132/pl_004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/133/pl_05-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/135/proj._18-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/152/pl_20-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/149/pl_25-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/150/pl_26-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/151/pl_27-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_n_057.2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_066-2018_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_008-2018_reforma_praca_da_paz_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_009-2018_implantacao_iluminacao_pub_iaZN44r.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>