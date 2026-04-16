--- v0 (2026-01-12)
+++ v1 (2026-04-16)
@@ -54,654 +54,654 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Goianésia do Pará - PMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/231/plc_-_concessao_matadouro_municipal.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/231/plc_-_concessao_matadouro_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de uso de bem público matadouro municipal de Goianésia do Pará e dá outras providências</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_001-2019_-_cmdca.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_001-2019_-_cmdca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento dos Direitos da Criança e do Adolescente e revoga a Lei 349/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_002-2019_-_pme.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_002-2019_-_pme.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 612/2015 - Plano Municipal de Educação com a Atualização Promovida Pelo Fórum Municipal de Educação.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/216/projeto_de_lei_005-2019_-_compedec.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/216/projeto_de_lei_005-2019_-_compedec.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Goianésia do Pará-PA e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/181/pl_006-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/181/pl_006-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Prefeito Municipal de Goianésia do Pará, expedindo Títulos Definitivos e dá outras providências</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/185/pl_-_ldo_2020.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/185/pl_-_ldo_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária par ao exercício de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/182/pl_009-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/182/pl_009-2019.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/183/pl_010-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/183/pl_010-2019.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/184/pl_012-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/184/pl_012-2019.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/218/pl_013_-_conselho_de_turismo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/218/pl_013_-_conselho_de_turismo.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Turismo, o Fundo Municipal de Turismo e dá Outras Providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/217/pl_014_-_altera_lei_703-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/217/pl_014_-_altera_lei_703-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 703/2019, que trata da Política Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/226/pl_015_-_titulo_-_camara.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/226/pl_015_-_titulo_-_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza Prefeito expedir Título Definitivo e dá outras providências</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/227/pl_016-2019_-_nome_mercado_municipal.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/227/pl_016-2019_-_nome_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do Mercado Municipal de Goianésia do Pará e dá outras providencias.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/229/pl_017-2019_-_orgao_de_transito.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/229/pl_017-2019_-_orgao_de_transito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a criar Órgão Executivo de Trânsito do Município de Goianésia do Pará-PA, bem como firmar covênios e delegar suas competências a outras instituições.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/228/pl_018-2019_-_nome_hospital_municipal.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/228/pl_018-2019_-_nome_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do Hospital Municipal de Goianésia do Pará e dá outras providencias.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/230/pl_019-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/230/pl_019-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_020.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal expedir Títulos Definitivos e dá outras providências</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/221/projeto_completo_-_loa.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/221/projeto_completo_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa Despesa do Município de Goianésia do Pará, para o Exercício Financeiro de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>Autoriza o prefeito Municipal expedir Títulos Definitivos e dá outras providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário do Legislativo</t>
   </si>
   <si>
     <t>Carlos Eduardo F. Machado, Darlan Protázio Lago, Ivanildo do Rego Lima, Maria Wilma Duarte Alencar , Valdir Ferreira de Souza</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_no_001_-_camara_-_revogacao_lei.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_no_001_-_camara_-_revogacao_lei.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 644, de 25 de março de 2018, que Autoriza o Poder Executivo Municipal a Contratar Operações de Crédito com Instituição Financeira com garantia de cessão de créditos decorrentes de compensação financeiras pela utilização de recursos hídricos para geração de energia elétrica e dá outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Welliton Ferreira Urbano</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_002_-_lotes_baldios.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_002_-_lotes_baldios.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Limpeza e Conservação dos Lotes Urbanos do município de Goianésia do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Câmara Municipal de Goianésia do Pará - CMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_003-2019_-_estrutura_camara.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_003-2019_-_estrutura_camara.pdf</t>
   </si>
   <si>
     <t>Institui a estrutura organizacional e dispõe sobre o Plano de Carreira, Cargos e Vencimentos do Quadro de Pessoal, disciplina a avaliação de desempenho dos servidores públicos da Câmara Municipal de Goianésia do Pará, Estado do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t xml:space="preserve">Raimundo Nonato Pessoa </t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/188/req_01_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/188/req_01_-_nonato.pdf</t>
   </si>
   <si>
     <t>Solicitação de Iluminação Pública nas Vilas: C-16, C-12, C-8, Janari, Fazendinha, Gancho da Velha, Alício, Açaizal e Chico Canoeiro.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/189/req_02_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/189/req_02_-_nonato.pdf</t>
   </si>
   <si>
     <t>Ponte sobre o rio Mojuzinho</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/190/req_03_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/190/req_03_-_nonato.pdf</t>
   </si>
   <si>
     <t>Implantação de Bueiros na Vicinal C-16</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Edmar Pereira Ramos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/191/req_04_-_edmar.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/191/req_04_-_edmar.pdf</t>
   </si>
   <si>
     <t>Reparo no sistema de Iluminação Pública na Vila Aparecida</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Ivanildo do Rego Lima</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/192/req_05_-_ivanildo_e_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/192/req_05_-_ivanildo_e_calixto.pdf</t>
   </si>
   <si>
     <t>Criação da escola Renascer.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Antonio Calixto Bezerra, Ivanildo do Rego Lima</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/193/req_06_-_calixto_e_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/193/req_06_-_calixto_e_ivanildo.pdf</t>
   </si>
   <si>
     <t>construção da sala dos professores e almoxarifado na Escola Renascer.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/194/req_08_-_naldo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/194/req_08_-_naldo.pdf</t>
   </si>
   <si>
     <t>Recuperação das vicinais: C-22, C-20, C-16, C-12, C-8, C-4, C-0, Fazendinha I, Fazendinha II, B-17, Centro dos Paulos, Açaizal, P-1, P2, Quatro Voltas, Chico Canoeiro, Alício e Vicinal que interliga a vila Janari ao Gancho da Velha.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/195/req_08_-_naldo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/195/req_08_-_naldo.pdf</t>
   </si>
   <si>
     <t>Manutenção da Vicinal do 122</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/196/req_09_-_naldo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/196/req_09_-_naldo.pdf</t>
   </si>
   <si>
     <t>Implantação de bueiros nos seguintes rios: Baixão do Mojuzinho, dinalva e Dona Nega.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t xml:space="preserve">Maria Wilma Duarte Alencar </t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/197/req_10_-_wilma.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/197/req_10_-_wilma.pdf</t>
   </si>
   <si>
     <t>Atualização do Regimento Interno da Câmara Municipal</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/198/req_11_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/198/req_11_-_nonato.pdf</t>
   </si>
   <si>
     <t>Construção de acostamento - Calçada - na Rodovia PA-150 e PA-263, sentido Tucurui-PA.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/199/req_12_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/199/req_12_-_nonato.pdf</t>
   </si>
   <si>
     <t>Construção de pontes sobre o rio próximo a fazenda do Sr. Deusdete, vicinal caracol e sobre o rio Pitinga, Vicinal C-0.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/200/req_13_-_ivanildo_e_eduardo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/200/req_13_-_ivanildo_e_eduardo.pdf</t>
   </si>
   <si>
     <t>Nomear Escola de Ensino Infantil, localizada na Vila Rouxinol, Vicinal da Cikel, Km 22, área rural de Goianésia do Pará, por nome: Raimunda Clemetina de Almeida.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Ivanildo do Rego Lima, Welliton Ferreira Urbano</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/201/req_14_-_welliton_e_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/201/req_14_-_welliton_e_ivanildo.pdf</t>
   </si>
   <si>
     <t>Manutenção das vias públicas dos seguintes bairros: Centro, São Luiz, Rio Verde, Sol Nascente, Santo Amaro, Floresta, Alto Bonito, São Judas Tadeu, Santa Luzia, novo Horizonte, Canaã, Boa Esperança e Itamarati.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, Ivanildo do Rego Lima</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/202/req_15_-_darlan_e_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/202/req_15_-_darlan_e_ivanildo.pdf</t>
   </si>
   <si>
     <t>Construção da Casa de Apoio do Homem e Mulher do Campo.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/203/req_16_-_welliton.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/203/req_16_-_welliton.pdf</t>
   </si>
   <si>
     <t>Implantação de Iluminação Pública na Vila Jutuba</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/204/req_17_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/204/req_17_-_nonato.pdf</t>
   </si>
   <si>
     <t>Pavimentação com bloquetes, das principais ruas da vila janari.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/205/req_18_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/205/req_18_-_nonato.pdf</t>
   </si>
   <si>
     <t>POnte na vicinal C-22</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Valdir Ferreira de Souza</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/206/req_19_-_valdir.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/206/req_19_-_valdir.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Itinerante na Vila Janari no dia 07 de junho de 2019.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/207/req_21_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/207/req_21_-_nonato.pdf</t>
   </si>
   <si>
     <t>Construção do muro do cemitério da Vila Janari</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/208/req_22_-_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/208/req_22_-_ivanildo.pdf</t>
   </si>
   <si>
     <t>Manutenção das Vicinais: Garrafão, Rouxinol e Bom Jesus.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/209/req_23_-_welliton.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/209/req_23_-_welliton.pdf</t>
   </si>
   <si>
     <t>Manutenção das Vicinais: Santa Paula, Capão da Onça, Alfaia e São sebastião, bem como implantação de bueiros.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/210/req_24_-_welliton.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/210/req_24_-_welliton.pdf</t>
   </si>
   <si>
     <t>Manutenção da Vicinal Gleba Cachoeira.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/222/req_26_-_darla_e_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/222/req_26_-_darla_e_ivanildo.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de academias populares nas praças públicas municipais</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/219/req_27_-_ivanildo_e_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/219/req_27_-_ivanildo_e_calixto.pdf</t>
   </si>
   <si>
     <t>Implantação de Cera de Madeira na Escola Renascer, localizada no PA-Ararandeua Núcleo II</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, Edmar Pereira Ramos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/220/req_28_-_edmar_e_darlan.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/220/req_28_-_edmar_e_darlan.pdf</t>
   </si>
   <si>
     <t>Construção de um REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) ESTILO PASSARELA PARA PEDESTRE (COM FAIXAS DE PEDESTRE) na Rua Nova Olinda, bairro Centro, enfrente ao Supermercado Tocantins.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Antonio Calixto Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/223/req_31_-_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/223/req_31_-_calixto.pdf</t>
   </si>
   <si>
     <t>Solicita a nomeação do Hospital Municipal por nome de Iranilde Pastana de Oliveira</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/224/req_32_-_calixto_e_darlan.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/224/req_32_-_calixto_e_darlan.pdf</t>
   </si>
   <si>
     <t>Solicita nomear o Mercado Municipal por Raimundo Vicente de Sousa Filho</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/225/req_34_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/225/req_34_-_nonato.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da Ponte sobre o rio Mojuzinho</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Carlos Eduardo F. Machado, Darlan Protázio Lago, Edmar Pereira Ramos, Ivanildo do Rego Lima, Maria Wilma Duarte Alencar , Raimundo Nonato Pessoa , Valdir Ferreira de Souza</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/232/req_35_-_sete_vereadores.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/232/req_35_-_sete_vereadores.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltaica através de encascalhamento na Vila Aparecida</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1008,68 +1008,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/231/plc_-_concessao_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_001-2019_-_cmdca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_002-2019_-_pme.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/216/projeto_de_lei_005-2019_-_compedec.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/181/pl_006-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/185/pl_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/182/pl_009-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/183/pl_010-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/184/pl_012-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/218/pl_013_-_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/217/pl_014_-_altera_lei_703-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/226/pl_015_-_titulo_-_camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/227/pl_016-2019_-_nome_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/229/pl_017-2019_-_orgao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/228/pl_018-2019_-_nome_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/230/pl_019-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/221/projeto_completo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_no_001_-_camara_-_revogacao_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_002_-_lotes_baldios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_003-2019_-_estrutura_camara.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/188/req_01_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/189/req_02_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/190/req_03_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/191/req_04_-_edmar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/192/req_05_-_ivanildo_e_calixto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/193/req_06_-_calixto_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/194/req_08_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/195/req_08_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/196/req_09_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/197/req_10_-_wilma.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/198/req_11_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/199/req_12_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/200/req_13_-_ivanildo_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/201/req_14_-_welliton_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/202/req_15_-_darlan_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/203/req_16_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/204/req_17_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/205/req_18_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/206/req_19_-_valdir.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/207/req_21_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/208/req_22_-_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/209/req_23_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/210/req_24_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/222/req_26_-_darla_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/219/req_27_-_ivanildo_e_calixto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/220/req_28_-_edmar_e_darlan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/223/req_31_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/224/req_32_-_calixto_e_darlan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/225/req_34_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/232/req_35_-_sete_vereadores.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/231/plc_-_concessao_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_001-2019_-_cmdca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_002-2019_-_pme.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/216/projeto_de_lei_005-2019_-_compedec.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/181/pl_006-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/185/pl_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/182/pl_009-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/183/pl_010-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/184/pl_012-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/218/pl_013_-_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/217/pl_014_-_altera_lei_703-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/226/pl_015_-_titulo_-_camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/227/pl_016-2019_-_nome_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/229/pl_017-2019_-_orgao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/228/pl_018-2019_-_nome_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/230/pl_019-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/221/projeto_completo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_no_001_-_camara_-_revogacao_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_002_-_lotes_baldios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_003-2019_-_estrutura_camara.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/188/req_01_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/189/req_02_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/190/req_03_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/191/req_04_-_edmar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/192/req_05_-_ivanildo_e_calixto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/193/req_06_-_calixto_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/194/req_08_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/195/req_08_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/196/req_09_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/197/req_10_-_wilma.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/198/req_11_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/199/req_12_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/200/req_13_-_ivanildo_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/201/req_14_-_welliton_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/202/req_15_-_darlan_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/203/req_16_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/204/req_17_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/205/req_18_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/206/req_19_-_valdir.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/207/req_21_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/208/req_22_-_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/209/req_23_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/210/req_24_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/222/req_26_-_darla_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/219/req_27_-_ivanildo_e_calixto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/220/req_28_-_edmar_e_darlan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/223/req_31_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/224/req_32_-_calixto_e_darlan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/225/req_34_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/232/req_35_-_sete_vereadores.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="155.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>