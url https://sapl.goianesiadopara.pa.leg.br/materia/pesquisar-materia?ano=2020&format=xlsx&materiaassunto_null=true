--- v0 (2026-01-11)
+++ v1 (2026-04-16)
@@ -54,345 +54,345 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Goianésia do Pará - CMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/258/projeto_de_decreto_legislativo_no_001.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/258/projeto_de_decreto_legislativo_no_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS PARA A PARTICIPAÇÃO, A PROTEÇÃO E A DEFESA DOS DIREITOS DO USUÁRIO DE SERVIÇOS PÚBLICOS DA CÂMARA MUNICIPAL DE GOIANÉSIA DO PARÁ, DE QUE TRATA A LEI Nº 13.460, DE 26 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Goianésia do Pará - PMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_006.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária do Exercício 2021 e dá outras providências</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal expedir Títulos Definitivos e dá outras Providências</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>Insitutui, no município de Goianésia do Pará-PA, o tratamento diferenciado e favorecido ao Microempreendedor Individual, As Microempresas e Empresas de Pequeno Porte de que trata a Lei Complementar Federal nº 123, de 14 e dezembro de 2006, e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/257/pl_12-2020.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/257/pl_12-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Administração</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/256/pl_013-2020_-_orcamento_2021.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/256/pl_013-2020_-_orcamento_2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício de 2021 - LOA/2021</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Antonio Calixto Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_001_-_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_001_-_calixto.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da ponte que interliga a Comunidade São Sebastião à Comunidade Cinco Irmãos</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_002_-_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_002_-_calixto.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de Bueiros na Vicinal São Sebastião no Igarapé do Junior do Raio X e da Matinha</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, Ivanildo do Rego Lima</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_003_-_darlan_e_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_003_-_darlan_e_ivanildo.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de Academias Populares nas Praças Públicas Municipais</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004_-_darlan.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004_-_darlan.pdf</t>
   </si>
   <si>
     <t>UNIFICAR TODAS AS COZINHAS DAS ESCOLAS MUNICIPAIS DO PERÍMETRO URBANO EM UM ÚNICO LOCAL</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t xml:space="preserve">Maria Wilma Duarte Alencar </t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_005_-_wilma.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_005_-_wilma.pdf</t>
   </si>
   <si>
     <t>instalar rede de abastecimento água do poço artesiano da Escola Alacid Nunes para o trecho da Rua Brasília, entre as Ruas Doze de Julho e Abel Figueredo</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/240/006.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/240/006.pdf</t>
   </si>
   <si>
     <t>REQUER que seja encaminhado expediente ao prefeito municipal, no sentido de se ADQUIRIR UM IMÓVEL E LOTEAR, para abrigar essas famílias que se encontram no loteamento Sol Nascente.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Welliton Ferreira Urbano</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/241/007.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/241/007.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito a construção de Ponte ou Pontilhão na Vicinal Santa Paula</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/242/008.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/242/008.pdf</t>
   </si>
   <si>
     <t>Requer a urbanização através de galeria no córrego buritizal</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t xml:space="preserve">Raimundo Nonato Pessoa </t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/243/009.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/243/009.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma ponte na Vicinal C-16, nas Proximidades do Sr. Vadin, sobre o Igarapé Rio Preto</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/244/010.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/244/010.pdf</t>
   </si>
   <si>
     <t>Requer reparo da Iluminação Pública em todo território municipal</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Darlan Protázio Lago</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/245/011.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/245/011.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/246/012.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/246/012.pdf</t>
   </si>
   <si>
     <t>Requer que seja implantado cobertura na área que se realiza a feira do agricultor</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/247/013.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/247/013.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação da Escola Nossa Senhora das Dores da Vila Janarí com o seguinte nome: Lucas Gabriel Queiroz Canela</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/248/014.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/248/014.pdf</t>
   </si>
   <si>
     <t>Requer que ocorra reparos nas ruas do bairro Novo Horizonte</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/249/015.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/249/015.pdf</t>
   </si>
   <si>
     <t>Requer que ocorram manutenções das Vicinais Capão da Onça, Gleba Cachoeira, Rio Verde, Alfaia e Primeira Vicinal</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/250/016.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/250/016.pdf</t>
   </si>
   <si>
     <t>Requer que ocorram reformas nas pontes contidas nas seguintes localidades: Entre C-16 e C-20 (Rio Cigana, Rio Mojuzinho e perímetro entre os rios cigana e mojuzinho). Entre C-20, Pedro Fofoca e Caracol (Rio Visagem, Rio Mojuzão, Vasante após rio mojuzão e Rio Corgão). Entre C-12 e Gancho da Velha (Rio Mojuzinho)</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/251/017.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/251/017.pdf</t>
   </si>
   <si>
     <t>Requer que seja implantado BUEIROS (manilha) no NAS VICINAIS C-12 (sentido Breu Branco), C-12 (sentido Jacundá), C-8 (Joãozinho da C-8) e Caracol (próximo a Irmã Diana), Áreas Rurais deste Município</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/252/018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/252/018.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação da Unidade Básica de Saúde localizada na Comunidade da Vicinal Cinco Irmãos, área rural do município de Goianésia do Pará-PA, com o seguinte nome: MARIA DE JESUS ALVES FEITOSA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -699,68 +699,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/258/projeto_de_decreto_legislativo_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/257/pl_12-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/256/pl_013-2020_-_orcamento_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_001_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_002_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_003_-_darlan_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_005_-_wilma.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/240/006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/241/007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/242/008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/243/009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/244/010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/245/011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/246/012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/247/013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/248/014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/249/015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/250/016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/251/017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/252/018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/258/projeto_de_decreto_legislativo_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/257/pl_12-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/256/pl_013-2020_-_orcamento_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_001_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_002_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_003_-_darlan_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_005_-_wilma.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/240/006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/241/007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/242/008.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/243/009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/244/010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/245/011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/246/012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/247/013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/248/014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/249/015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/250/016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/251/017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/252/018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>