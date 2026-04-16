--- v0 (2026-01-12)
+++ v1 (2026-04-16)
@@ -54,942 +54,942 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Goianésia do Pará - PMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_complementar_001-2021_-_estrutura_adm.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_complementar_001-2021_-_estrutura_adm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa do Poder Executivo Municipal, estabelece o modelo de gestão e dá outras providências</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_complementar_n_0022021_ass.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_complementar_n_0022021_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Tributário Municipal e estabelece normas gerais suplementares em matéria de legislação tributária no município de Goianésia do Pará, Estado do Pará</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_lei_005_2021_completo..pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_lei_005_2021_completo..pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá outras providências</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/281/proj_de_lei_006_2021_ldo_2022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/281/proj_de_lei_006_2021_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Trata das Diretrizes Orçamentarias Para o Exercício De 2022</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/301/proj_de_lei_007_2021.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/301/proj_de_lei_007_2021.pdf</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_009-2021_-_diario_oficial.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_009-2021_-_diario_oficial.pdf</t>
   </si>
   <si>
     <t>Adota o Diário oficial dos municípios do estado do pará, instituindo e administrado pela federação das associações de municípios do estado do Pará (FAMEP), como meio oficial de comunicação dos atos normativos e administrativos do município de Goianésia do Pará.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_010-2021_-_parque_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_010-2021_-_parque_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor para manutenção e ampliação do Parque de Iluminação Pública do município de Goianésia do Pará e dá outras providências</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Administração</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/269/ccf_000779.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/269/ccf_000779.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS/FUNDEB</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/311/pl_12-2021.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/311/pl_12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá outras providências</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_013-2021_-_ppa_2022-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_013-2021_-_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Goianésia do Pará para o Período de 2022/2025</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/319/015-2021_-_titulos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/319/015-2021_-_titulos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo títulos definitivos e dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_018-2021_-_crianca_e_adolescente_at.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_018-2021_-_crianca_e_adolescente_at.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente e revoga a Lei Municipal 349/2011 e suas alterações dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_014-2021_-_abono_fundeb.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_014-2021_-_abono_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono FUNDEB aos profissionais da Educação Básica da Rede Municipal de Ensino, na forma que especifica.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_050-2021_-_loa_2022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_050-2021_-_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Goianésia do Pará, para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário do Legislativo</t>
   </si>
   <si>
     <t>Welliton Ferreira Urbano</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_001-2021_nomeacao_camara_municipal.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_001-2021_nomeacao_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Nomeação do Prédio do Poder Legislativo Municipal de Goianésia do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Mariza do Valdir da Carvoeira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/259/001_muro_esc._vila_jutuba_-_mariza.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/259/001_muro_esc._vila_jutuba_-_mariza.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO que seja construído o MURO da ESCOLA localizada na Vila Jutuba, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/260/002_muro_esc._wilson_bahia_-mariza.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/260/002_muro_esc._wilson_bahia_-mariza.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO que seja construído o MURO da ESCOLA WILSON BAHIA localizada na Vila Nossa Senhora Aparecida, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Irmão Jandison, Kayk Guerra dos Anjos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/261/003_manut._ilum._pub._bairro_boa_esp._kayke_e_jandison.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/261/003_manut._ilum._pub._bairro_boa_esp._kayke_e_jandison.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado por ofício ao prefeito municipal, REQUERIMENTO SOLICITANDO que ocorram os devidos reparos no SISTEMA DE ILUMINAÇÃO PÚBLICA nas ruas do bairro Boa Esperança.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/262/004_man._pontes_terezao_-_kayke_e_jandison.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/262/004_man._pontes_terezao_-_kayke_e_jandison.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado por ofício ao prefeito municipal, REQUERIMENTO SOLICITANDO a reforma de duas pontes na Vicinal do Terezão, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Maria Elizangela da Silva Assunção, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/263/005_ref._ponte_antonio_nonato_-_assuncao_e_maiko.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/263/005_ref._ponte_antonio_nonato_-_assuncao_e_maiko.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO a reforma da PONTE NO ASSENTAMENTO ANTONIO NONATO nas proximidades da propriedade do Sr. Pedro Fofoca, área rural desta municipalidade</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Maria Mara Moreno</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/264/006_ref._ponte_pitinga_-_mara.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/264/006_ref._ponte_pitinga_-_mara.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO a construção de DUAS PONTES, localizadas na estrada principal da Vila Rio Dourado-Pitinga, área rural desta municipalidade</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/265/007_rec._vicinal_zeca_bahiano_-_mara.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/265/007_rec._vicinal_zeca_bahiano_-_mara.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO a recuperação de 20 QUILÔMETROS DE ESTRADA (Vicinal do Zeca Bahiano), localizada na Região da Cinco Irmãos, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Ribamar Evangelista de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_008-2021_reforma_quadras_pracas_santa_luzia_e_santo_amaro_-_padim.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_008-2021_reforma_quadras_pracas_santa_luzia_e_santo_amaro_-_padim.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a realização de reforma/manutenção das QUADRAS DE ESPORTES das PRAÇAS PÚBLICAS DOS BAIRROS SANTA LUZIA e SANTO AMARO</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_009-2021_const._conselho_tutelar_-_padim.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_009-2021_const._conselho_tutelar_-_padim.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a construção ou aquisição de IMÓVEL PARA FUNCIONAMENTO DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/268/010.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/268/010.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a implantação de ELEVADOR INDUSTRIAL no prédio da Prefeitura Municipal</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/270/011.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/270/011.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA VICINAL BRASILITE (ESTRADAS, PONTES E BUEIROS) e PRIMEIRA E SEGUNDA VICINAIS, localizadas na Região do PA-Clezinho, área rural desta municipalidade</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/271/012.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/271/012.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que a REFORMA da ESCOLA MUNICIPAL DE ENSINO INFANTIL E ENSINO FUNDAMENTAL EDVANDRO FERNANDES DA SILVA e UNIDADE BÁSICA DE SAÚDE localizadas na Vila Nossa Senhora Aparecida, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, Carlos Eduardo F. Machado, Edmar Pereira Ramos, Mariza do Valdir da Carvoeira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_013-2021_pedido_a_construcao_de_uma_casa_de_apio_de_homem_e_mulher_do_campo_-_darlan.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_013-2021_pedido_a_construcao_de_uma_casa_de_apio_de_homem_e_mulher_do_campo_-_darlan.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a construção, na sede do município, da CASA DE APOIO AO HOMEM E A MULHER DO CAMPO, dotada de cozinha comunitária, banheiros e mobília básica</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/273/014.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/273/014.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a reforma do POSTO DE SAÚDE RUI BARBOSA, da Vila Rio Dourado-Pitinga, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Kayk Guerra dos Anjos, Welliton Ferreira Urbano</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/274/015_requerimento_welliton.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/274/015_requerimento_welliton.pdf</t>
   </si>
   <si>
     <t>implantação de BUEIROS (manilha) NA VICINAL DA LARANJA, Área Rural do município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/275/016_requerimento_kayk.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/275/016_requerimento_kayk.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO de um PONTILHÃO na Vicinal do Camilo, Gleba Ararandeua, nas proximidades das propriedades dos Srs. Zaú e Erinaldo, sentido Vicinal Cinco Irmãos, área rural do município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Darlan Protázio Lago</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_017.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_017.pdf</t>
   </si>
   <si>
     <t>unificar todas as cozinhas das escolas municipais do perímetro urbano em um único local (Cozinha Centrão)</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_018.pdf</t>
   </si>
   <si>
     <t>instalação de BIBLIOTECAS DIGITAIS nas praças do município, tanto nas da zona urbana quanto nas da zona rural</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_019.pdf</t>
   </si>
   <si>
     <t>disponibilização de CAPACITAÇÃO EM CURSO DE INFORMÁTICA aos professores da rede de ensino do município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Kayk Guerra dos Anjos, Antonio Ismael de Almeida Gregorio, Irmão Jandison, Welliton Ferreira Urbano</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_020.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_020.pdf</t>
   </si>
   <si>
     <t>implantação de bancos na pracinha recém reformada, nas proximidades do pit dog</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/282/021.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/282/021.pdf</t>
   </si>
   <si>
     <t>construção do Muro do Cemitério da Vila Janarí</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Irmão Jandison</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/283/022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/283/022.pdf</t>
   </si>
   <si>
     <t>manutenção da Vicinal 122, bem como a Implantação de Bueiro (manilha), área rural desta municipalidade</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Kayk Guerra dos Anjos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/284/023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/284/023.pdf</t>
   </si>
   <si>
     <t>instalação da Iluminação da Pracinha nas proximidades do Pit Dog</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/285/024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/285/024.pdf</t>
   </si>
   <si>
     <t>instalação de ACADEMIAS POPULARES nas praças do município, tanto nas da zona urbana quanto nas da zona rural</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/286/025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/286/025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO de DOIS SANITÁRIOS (BANHEIROS) no Cemitério Municipal</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/287/026.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/287/026.pdf</t>
   </si>
   <si>
     <t>implantado SISTEMA DE ILUMINAÇÃO PÚBLICA na RUA SÃO JOÃO e RUA CASTELO BRANCO em sua totalidade, bairro Centro deste município</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/288/027.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/288/027.pdf</t>
   </si>
   <si>
     <t>reforma das PONTES contidas nas seguintes localidades: Entre C-16 e C-20 (Rio Cigana, Rio Mojuzinho e perímetro entre os rios cigana e mojuzinho), áreas rurais do município</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Antonio Ismael de Almeida Gregorio</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/289/028.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/289/028.pdf</t>
   </si>
   <si>
     <t>construção uma ESCOLA DE ENSINO INFANTIL na COMUNIDADE ESTRELA DO SUL, localizada na VICINAL CINCO IRMÃOS – REGIÃO DO ARARANDEUA</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/290/029.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/290/029.pdf</t>
   </si>
   <si>
     <t>Contratação PSICÓLOGO, TERAPEUTA OCUPACIONAL e FONOAUDIOLOGO, a serem lotados no Departamento de Acompanhamento e Apoio a Inclusão - DAAI</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Welliton Ferreira Urbano, Antonio Ismael de Almeida Gregorio, Carlos Eduardo F. Machado, José Ribamar Evangelista de Oliveira, Kayk Guerra dos Anjos, Maria Mara Moreno</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/291/030.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/291/030.pdf</t>
   </si>
   <si>
     <t>INDICANDO para nomear o Prédio da Câmara Municipal de Goianésia do Pará-PA, com o seguinte nome: Palácio Raimundo Wilson Urbano</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/292/031.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/292/031.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS VICINAIS BARONESA, SANTA PAULA, SÃO SEBASTIÃO E CAPÃO DA ONÇA (ESTRADAS, PONTES, PONTILHÕES E BUEIROS), áreas rurais desta municipalidade</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/293/032.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/293/032.pdf</t>
   </si>
   <si>
     <t>Construção de dois REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) na Rua 12 de julho, bairro Centro, nas proximidades do restaurante Sabor do Pará</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/294/033.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/294/033.pdf</t>
   </si>
   <si>
     <t>INDICANDO para nomear a pracinha, que compreende o perímetro nas proximidades do Pit Dog, por PRAÇA DAS MANGUEIRAS</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/295/034.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/295/034.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a RECUPERAÇÃO DAS VICINAIS DO ACAPÚ, SETE VOLTAS E SANTA EFIGENIA, áreas rurais desta municipalidade</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/296/035.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/296/035.pdf</t>
   </si>
   <si>
     <t>Construção de cinco REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) na Rua Milton Costa, bairro Centro, em todo seu percurso</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/297/036.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/297/036.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a realização de MANUTENÇÃO no TERMINAL RODOVIÁRIO JOÃO GOMES DA SILVA, município de Goianésia do Pará</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/310/037.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/310/037.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quatro redutores de velocidade (tachões) na Avenida Tancredo Neves, compreendendo o percurso antes e após o Terminal Rodoviário João Gomes da Silva e antes e após o Supermercado Camiño</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Edmar Pereira Ramos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_038.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_038.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que seja implantado SISTEMA DE ILUMINAÇÃO PÚBLICA nas Margens da Rodovia PA-150, no percurso que compreende às proximidades da Escola Lucíolo Oliveira Rabelo ao trevo que interliga os municípios de Breu Branco e Tailândia a este município</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_039.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_039.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que seja implantado LIXEIRAS PARA COLETA SELETIVA, nas praças públicas do município</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_040.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_040.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a recuperação de RECUPERAÇÃO DAS VICINAIS MUTUCÃO E TEREZÃO (ESTRADAS, PONTES E BUEIROS) bem como, MANUTENÇÃO DAS VIAS PÚBLICAS DA VILA NOSSA SENHORA APARECIDA, áreas rurais desta municipalidade</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_43.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_43.pdf</t>
   </si>
   <si>
     <t>implantação de galeria ou bueiro no decorrer no córrego burituzal</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/307/44.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/307/44.pdf</t>
   </si>
   <si>
     <t>Solicita a perfuração de um poço artesiano na vila Janari, área rural deste município</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/308/45.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/308/45.pdf</t>
   </si>
   <si>
     <t>Seja adquirido área para implantação de novo cemitério desta municipalidade.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/309/46.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/309/46.pdf</t>
   </si>
   <si>
     <t>Requer que seja implantado Sistema de Iluminação Pública na Rua Ulisses Guimaraes em sua totalidade, bairro São Luiz, deste município.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_047.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_047.pdf</t>
   </si>
   <si>
     <t>Solicitando a viabilização de vagas no Poder Executivo Municipal, as quais sejam destinadas à Ex-Presidiários</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_048.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_048.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo determine local adequado para eventos com som automotivo</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_049.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_049.pdf</t>
   </si>
   <si>
     <t>Solicitando Projeto de Lei que Regulamente a Atividade de Aquicultura</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_050.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_050.pdf</t>
   </si>
   <si>
     <t>Viabilizar junto ao Departamento de Transito do Estado do Pará-DETRAN, a instalação de posto de atendimento do DETRAN nesta municipalidade</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_051.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_051.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação acessibilidade e sinalização à PcD’s na Praça do Bairro Santo Amaro e Secretaria Municipal de saúde do município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/321/052.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/321/052.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de dois redutores de velocidades (quebra-molas), os quais compreendam as seguintes localidades: Avenida Minas Gerais em frente a casa de nº 33 e Rua Milton Costa esquina com a Rua Dom Pedro I.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/322/053.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/322/053.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a construção e/ou adequação de ESTACIONAMENTOS COM ACESSBILIDADE EM TODOS OS SETORES PÚBLICOS MUNICIPAIS, os quais contenham marcações, placas informativas, rampas e demais meios de acessibilidade à PCD’s</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/323/054.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/323/054.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a construção de UMA PONTE no Rio Areia Branca, Região da Cinco Irmãos, entre a Ipiranga e Núcleo II, áreas rurais desta municipalidade</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/324/55.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/324/55.pdf</t>
   </si>
   <si>
     <t>Solicitando a Construção de um redutor de velocidade (quebra-molas) na Rua 12 de Julho, ao lado da Escola Alacid Nunes, em frente a doceria Delícias da Aninha, bairro Centro.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/325/056.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/325/056.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma/construção GALERIA DE ESGOTO no percurso que compreende a Rua 12 de julho, entre as Ruas Tiradentes e Brasília, bairro Centro</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/326/057.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/326/057.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que ocorram reparos no SISTEMA DE ILUMINAÇÃO PÚBLICA nas RUAS que ENTORNAM O ESTÁDIO ALMIR GABRIEL localizado no bairro Floresta de nosso município</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Antonio Calixto Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/328/058.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/328/058.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a Construção da Ponte na Vicinal Rio Verde, perímetro urbano do município</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/329/059.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/329/059.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a construção de um ESTACIONAMENTO na Av. Tancredo Neves, no percurso que compreende o escritório da Rede Equatorial e o Supermercado Serra Dourada</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/330/060.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/330/060.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a DOAÇÃO DE TERRENO PARA EDIFICAÇÃO DA IGREJA CATÓLICA no bairro Itamaratí</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1296,68 +1296,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_complementar_001-2021_-_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_complementar_n_0022021_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_lei_005_2021_completo..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/281/proj_de_lei_006_2021_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/301/proj_de_lei_007_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_009-2021_-_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_010-2021_-_parque_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/269/ccf_000779.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/311/pl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_013-2021_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/319/015-2021_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_018-2021_-_crianca_e_adolescente_at.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_014-2021_-_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_050-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_001-2021_nomeacao_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/259/001_muro_esc._vila_jutuba_-_mariza.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/260/002_muro_esc._wilson_bahia_-mariza.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/261/003_manut._ilum._pub._bairro_boa_esp._kayke_e_jandison.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/262/004_man._pontes_terezao_-_kayke_e_jandison.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/263/005_ref._ponte_antonio_nonato_-_assuncao_e_maiko.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/264/006_ref._ponte_pitinga_-_mara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/265/007_rec._vicinal_zeca_bahiano_-_mara.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_008-2021_reforma_quadras_pracas_santa_luzia_e_santo_amaro_-_padim.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_009-2021_const._conselho_tutelar_-_padim.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/268/010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/270/011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/271/012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_013-2021_pedido_a_construcao_de_uma_casa_de_apio_de_homem_e_mulher_do_campo_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/273/014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/274/015_requerimento_welliton.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/275/016_requerimento_kayk.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/282/021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/283/022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/284/023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/285/024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/286/025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/287/026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/288/027.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/289/028.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/290/029.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/291/030.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/292/031.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/293/032.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/294/033.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/295/034.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/296/035.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/297/036.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/310/037.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/307/44.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/308/45.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/309/46.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/321/052.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/322/053.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/323/054.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/324/55.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/325/056.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/326/057.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/328/058.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/329/059.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/330/060.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_complementar_001-2021_-_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_complementar_n_0022021_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_lei_005_2021_completo..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/281/proj_de_lei_006_2021_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/301/proj_de_lei_007_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_009-2021_-_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_010-2021_-_parque_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/269/ccf_000779.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/311/pl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_013-2021_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/319/015-2021_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_018-2021_-_crianca_e_adolescente_at.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_014-2021_-_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_050-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_001-2021_nomeacao_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/259/001_muro_esc._vila_jutuba_-_mariza.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/260/002_muro_esc._wilson_bahia_-mariza.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/261/003_manut._ilum._pub._bairro_boa_esp._kayke_e_jandison.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/262/004_man._pontes_terezao_-_kayke_e_jandison.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/263/005_ref._ponte_antonio_nonato_-_assuncao_e_maiko.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/264/006_ref._ponte_pitinga_-_mara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/265/007_rec._vicinal_zeca_bahiano_-_mara.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_008-2021_reforma_quadras_pracas_santa_luzia_e_santo_amaro_-_padim.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_009-2021_const._conselho_tutelar_-_padim.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/268/010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/270/011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/271/012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_013-2021_pedido_a_construcao_de_uma_casa_de_apio_de_homem_e_mulher_do_campo_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/273/014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/274/015_requerimento_welliton.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/275/016_requerimento_kayk.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/282/021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/283/022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/284/023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/285/024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/286/025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/287/026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/288/027.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/289/028.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/290/029.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/291/030.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/292/031.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/293/032.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/294/033.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/295/034.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/296/035.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/297/036.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/310/037.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/307/44.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/308/45.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/309/46.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/321/052.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/322/053.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/323/054.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/324/55.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/325/056.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/326/057.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/328/058.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/329/059.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/330/060.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="152.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="238.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>