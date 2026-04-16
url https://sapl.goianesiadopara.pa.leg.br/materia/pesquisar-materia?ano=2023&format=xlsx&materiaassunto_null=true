--- v0 (2026-01-12)
+++ v1 (2026-04-16)
@@ -54,1257 +54,1257 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Secretaria Municipal de Administração</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_002_2023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_002_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei e Altera a Lei 749/2021 que Dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente e dá outras Providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_0052023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_0052023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Titulo Definitivo e dá outras Providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°009/2023-"DISPÕE SOBRE A INSERÇÃO DA "COPA FANÁUTICO DE FUTSAL"NO CALENDÁRIO DO MUNICIPIO DE GOIANÉSIA DO PARÁ E AUTORIZAÇÃO PARA REALIZAÇÃO DE DESPESA COM PREMIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Goianésia do Pará - PMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal, expedindo Títulos Definitiso e dá outras providências</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_009_-_copa_fonautico.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_009_-_copa_fonautico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSERÇÃO DA "COPA FANÁUTICO DE FUTSAL"NO CALENDÁRIO DO MUNICIPIO DE GOIANÉSIA DO PARÁ E AUTORIZAÇÃO PARA REALIZAÇÃO DE DESPESA COM PREMIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_010.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE ACOLHIMENTO INSTITUCIONAL PARA CRIANÇAS E ADOLECENTES NA MODALIDADE ABRIGO INSTITUCIONAL, NO MUNICÍPIO DE GOIANÉSIA DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/476/projeto_de_lei_12_2023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/476/projeto_de_lei_12_2023.pdf</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_013.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_013.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°013/2023/PMGP/GP-AUTORIZA A FAZENDA PÚBLICA MUNICIPAL A CONCILIAR, TRANSIGIR E CELEBRAR ACORDOS EM PROCESSOS ADMINISTRATIVOS OU JUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n014_2023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n014_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 014/2023-Promove adequação orçamentária no âmbito do MUNICÍPIO DE GOIANÉSIA DO PARÁ e autoriza a abertura de crédito Especial ao Orçamento Anual de 2023, com fundamento na Lei Complementar 195/2022, destinado a garantir ações emergências direcionadas ao setor cultural e dá outras providências .</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/471/proj_de_lei_15_2023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/471/proj_de_lei_15_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 623, de 23 de março de 2016, que institui o programa Municipal de Parcerias Público Privadas e autoriza a vinculação das receitas advindas do Fundo de Participação dos Municípios(FPM) e Contribuição para o custeio do Serviço de Iluminação Pública(COSIP/CIP) em contratos de parceria Público Privada.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/479/loa_2024_-_projeto_de_lei_no_016-2023_de_27.10.2023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/479/loa_2024_-_projeto_de_lei_no_016-2023_de_27.10.2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GOIANÉSIA DO PARÁ, PARA O EXERCICIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ISENCAO D0 ITBI IMPOSTO S0BRE TRANSMISSA0 DE BENS IM6VEIS, PARA OS BENEFICIARIOS DO PROGRAMA MINIIA CASA MINIIA VIDA -MP N°. I.162/2023 E DA 0UTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/494/proj_de_lei_019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/494/proj_de_lei_019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR MUNICIPAL Nº 003/2021 PARA INCLUIR A CRIAÇÃO DO CARGO DE AGENTE DE CONTRATAÇÃO, NOS TERMOS DA LEI Nº 14.133/2021, NO MUNICÍPIO DE GOIANÉSIA DO PARÁ/PA</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário do Legislativo</t>
   </si>
   <si>
     <t>Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_001.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Lei n°581/2023/PMGP/GP- PROÍBE O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIO COM ESTAMPIDOS E, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE GOIANÉSIA DO PARÁ-PA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Carlos Eduardo F. Machado</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Vaquejada como Prática desportiva Cultural e eleva a condição de Manifestação Cultural Municipal e de Patrimônio Imaterial do Município de Goianésia do Pará-PA, e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Kayk Guerra dos Anjos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_do_legislativo_003-2023_-_acompanhante_mulher.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_do_legislativo_003-2023_-_acompanhante_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de toda mulher a ter acompanhante, pessoa de sua livre escolha, nas consultas e exames, inclusive os ginecológicos, nos estabelecimentos públicos e privados.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>José Ribamar Evangelista de Oliveira, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_do_legislativo_004-2023_-_dia_do_pastor.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_do_legislativo_004-2023_-_dia_do_pastor.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE GOIANÉSIA DO PARÁ A DATA ALUSIVA AO DIA DO PASTOR EVANGÉLICO, A SER COMEMORADA ANUALMENTE NO SEGUNDO DOMINGO DO MÊS DE JUNHO.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Câmara Municipal de Goianésia do Pará - CMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_resolucao_001-2023_-_subisidio_dos_vereadores.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_resolucao_001-2023_-_subisidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>ACERCA DA READEQUAÇÃO QUANTITATIVA DOS SUBSÍDIOS PERCEPTÍVEIS AOS INTEGRANTES DO LEGISLATIVO MUNICIPAL GOIANESIENSE, SITUADO NO ÂMBITO TERRITORIAL PARAENSE, E A ADOÇÃO DE MEDIDAS CORRELATAS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_resolucao_002-2023_-_agente_de_contratacao.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_resolucao_002-2023_-_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL 702/2019 PARA INCLUIR A CRIAÇÃO DO CARGO DE AGENTE DE CONTRATAÇÃO, NOS TERMOS DA LEI Nº 14.133/2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE GOIANÉSIA DO PARÁ/PA.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/388/req_001.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/388/req_001.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um estacionamento na Av.Tancredo Neves, em frente o Polo UAB.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/389/req_002.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/389/req_002.pdf</t>
   </si>
   <si>
     <t>Manutenção Através de Piçarramento das Seguintes áreas Rurais: Vila Ganho da velha em frente A escola Local-Vila Janarí-Entra do PA-Clezinho.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/390/req_003.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/390/req_003.pdf</t>
   </si>
   <si>
     <t>Solicitando que ocorram os devidos reparos nos sistemas de iluminação pública das vilas Gancho da Velha, Fazendinha, C-12 e Janarí. Áreas rurais desta municipalidade.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/391/req_004.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/391/req_004.pdf</t>
   </si>
   <si>
     <t>Solicitando a Construção de pontes nas seguintes localizações: Ponte que interliga o MOJUZINHO À CIGANA E PONTE DO MOJUZINHO QUE IMTERLIGA ÀS VICINAIS C-16 E C-20.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/392/req_005.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/392/req_005.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando Manutenção nas Vicinais C-4, C8 e C12 Sentido  Breu Branco, áreas Rurais desta municipalidade.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/393/req_006.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/393/req_006.pdf</t>
   </si>
   <si>
     <t>Solicitando alocação de Manilhas na Vila Janarí, área ruaral do município de Goianésia Pará-PA.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Kayk Guerra dos Anjos, Irmão Jandison, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/394/req_007.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/394/req_007.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a REFORMA DE PARQUES INFANTIS DAS PRAÇAS PÚBLICAS: DA PAZ, TRÊS PODERES E SANTA LUZIA, bem como, a CONSTRUÇÃO DE PARQUINHO INFANTIL NA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/396/req_008.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/396/req_008.pdf</t>
   </si>
   <si>
     <t>Requerimento Solicitando  a Implantação  de Restaurante Popular no Município de Goianésia do Pará-PA.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Darlan Protázio Lago</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado através de ofício ao prefeito Municipal, Solicitando que seja realizado reformas nas quadras de esportes das Praça Santa Luzia e Três Poderes.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/397/010.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/397/010.pdf</t>
   </si>
   <si>
     <t>Requerer ao prefeito municipal, solicitando a construção de um redutor de velocidade na Avenida castanheira, perímetro que dá acesso ao bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/398/011.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/398/011.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a realização de atendimento de médicos na vila Porto Novo através do Sistema Telemedicina.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>Solicitando que viabilize os equipamentos os equipamentos de Proteção individual EPI aos profissionais que atuam nas áreas elétricas e de limpeza de nossa municipalidade.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>Maria Mara Moreno</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_013.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_013.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado Reforma na Escola Rui Barbosa I, localizada na Vila Rio Dourado(Pitinga), área rural desta municipalidade.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Edmar Pereira Ramos, Kayk Guerra dos Anjos, Maria Elizangela da Silva Assunção</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_016.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_016.pdf</t>
   </si>
   <si>
     <t>Requerimento  solicitando Recuperação e Manutenção da vicinal  Rio Verde, percurso que interliga as vicinais Quatro Bocas e São Benedito.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, José Ribamar Evangelista de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_015-2023_gerico_para_limpeza_-_darlan_e_padim.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_015-2023_gerico_para_limpeza_-_darlan_e_padim.pdf</t>
   </si>
   <si>
     <t>Solicita gerico com caçamba à Secretaria Municipal de Meio Ambiente, visando a coleta de lixo do município</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_016-2023_recuperacao_ii_vicinal_e_rio_verde_-_edmar.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_016-2023_recuperacao_ii_vicinal_e_rio_verde_-_edmar.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a RECUPERAÇÃO e MANUTENÇÃO da Vicinal Rio Verde, percurso que a interliga as Vicinais Quatro Bocas e São Benedito</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_017-2023_rua_interliga_bairros_floresta_e_santo_amaro_-_mayko.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_017-2023_rua_interliga_bairros_floresta_e_santo_amaro_-_mayko.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a ABERTURA, IMPLANTAÇÃO DE BOEIRO e ATERRO COM TERRAPLANAGEM do perímetro que interliga as ruas Ananias Meire localizada no bairro Santo Amaro e Rua Juriti, localizada no bairro Floresta deste município</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Mariza do Valdir da Carvoeira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_018.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando que ocorram reparos no Sistema de Iluminação Pública na Vila Aparecida, área rural deste municipio.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Maria Elizangela da Silva Assunção, Maria Mara Moreno</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_21.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando que seja realizado Reformas na Quadra de Esportes(área de lazer) da Instituição de Ensino Infantil Teoria do Saber.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_22.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando que seja realizado instalação de bueiro na Rua Boa Esperança, localizada atrás da Escola de Ensino Infantil Joana Mota, Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>José Ribamar Evangelista de Oliveira, Maria Elizangela da Silva Assunção</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_23.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Solicitando Manutenção da Iluminação Pública do Ginásio Poliesportivo Professor Leandro Martins, bem como, revitalização de seu estacionamento.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_24.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de um sistema de abastecimento de agua na Vila Gancho da Velha, área rural deste município.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_25.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam postas as grades/Tampas de proteção dos Bueiros em nosso Município.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_026.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_026.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a construção de um Estacionamento na AV.Tancredo Neves, no percurso entre a Loja Feirão dos Móveis e Banco do Estado do Pará.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Irmão Jandison, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_027.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_027.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a CEDÊNCIA DE 400 HORAS DE TRATOR DE ESTEIRA A SEREM UTILIZADAS NA COMUNIDADE BARONESA, área rural de Goianésia do Pará.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_028.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_028.pdf</t>
   </si>
   <si>
     <t>Requerimento Solicitando o Reparo dos Redutores de Velocidades(quebra molas) contidos na Avenida Valdir Alves, Bairro Santo Amaro.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_029.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_029.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a Construção de Pontes na Vicinal Brasilete. Área rurais desta municipalidade.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Irmão Jandison, Antonio Calixto Bezerra, Edinaldo Afonso de Oliveira, Kayk Guerra dos Anjos, Maria Mara Moreno, Mariza do Valdir da Carvoeira, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_030.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a instalação de bueiros na Vicinal 122.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_031.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_031.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando Manutenções na Vicinal da Comunidade Ipiranga, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Requerimento solicitando que sejam realizadas reformas na Escola Nossa das Dores, localizada na vila Janari, Escola São João Batista, localizada na vila Gancho da Velha e Escola Municipal de Ensino Infantil e Fundamental Boa Esperança , localizada na Fazendinha, áreas ruais desta municipalidade.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/438/requerimento_33.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/438/requerimento_33.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a construção da Escola de Ensino Infantil Paz do Senhor . localizada no PA-Antônio Nonato ,área rural deste município.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/439/requerimento_34.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/439/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a reforma dos Postos de Saúde da Vila Janari, da Fazendinha e São João Batista, áreas rurais desta municipalidade.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Irmão Jandison, Antonio Calixto Bezerra, Kayk Guerra dos Anjos, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/440/requerimento_35.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/440/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a Construção de Ponte na Vicinal C, que interliga a Alfaia à Vicinal da Cinco Irmãos, áreas rurais desta municipalidade.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Requerimento solicitando a revitalização da Calçada Interna do Ginásio Poliesportivo Professor Leandro Martins, adicionando uma camada de cimento sobre os bloquetes, auxiliando o nivelamento.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_37.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando Reformas na Escola  Caminho do Saber. Localizada na Vila Nossa Senhora Aparecida, área rural desta Municipalidade.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Antonio Calixto Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_38.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_38.pdf</t>
   </si>
   <si>
     <t>requerimento solicitando a criação do Núcleo de Atendimento Terapêutico infanto Juvenil  no município de Goianésia do Pará.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/465/039.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/465/039.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que frequentemente seja realizado o aguamento do gramado das praças públicas de Goianésia do Pará.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira, Maria Mara Moreno</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/467/041.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/467/041.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a RECUPERAÇÃO DA VICINAL CAROTE, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/468/042.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/468/042.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a CONSTRUÇÃO DE PONTE NA VICINAL ZECA BAHIANO, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/469/043.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/469/043.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a INSTALAÇÃO DE UMA CAIXA D’ÁGUA NA ESCOLA RIO BARBOSA I Vila Rio Dourado (Pitinga), área rural de Goianésia do Pará</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/470/044.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/470/044.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a CONSTRUÇÃO E REFORMA DE PONTES, BEM COMO A CONSTRUÇÃO DE BUEIROS, em diversos locais da região do Janari, áreas rurais de Goianésia do Pará-PA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_045-2023_doacao_terreno_-_kayk.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_045-2023_doacao_terreno_-_kayk.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a DOAÇÃO DE TERRENO PARA EDIFICAÇÃO DO POSTO DE BOMBEIROS CIVIS em Goianésia do Pará</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_046-2023_reparo_iluminacao_vila_gancho_da_velha_e_c-16-_mayko.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_046-2023_reparo_iluminacao_vila_gancho_da_velha_e_c-16-_mayko.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que ocorram reparos no SISTEMA DE ILUMINAÇÃO PÚBLICA COM A INSTALAÇÃO DE LÂMPADAS LED nas VILAS GANCHO DA VELHA e C-16, área rural deste município</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_047-2023_reforma_potno_de_moto_taxi_-_kayk.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_047-2023_reforma_potno_de_moto_taxi_-_kayk.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO a REFORMA DO PONTO DE MOTO TAXI de Goianésia do Pará.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>ATLOR</t>
   </si>
   <si>
     <t>Ata do Legislativo Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/421/647.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/421/647.pdf</t>
   </si>
   <si>
     <t>Ata da 649ª (Seiscentésima Quadragésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e sete dias do mês de janeiro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/422/650.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/422/650.pdf</t>
   </si>
   <si>
     <t>Ata da 650ª (Seiscentésima Quinquagésima) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos três dias do mês de fevereiro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/423/651.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/423/651.pdf</t>
   </si>
   <si>
     <t>Ata da 651ª (Seiscentésima Quinquagésima Primeira) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezessete dias do mês de fevereiro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/424/652.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/424/652.pdf</t>
   </si>
   <si>
     <t>Ata da 652ª (Seiscentésima Quinquagésima Segunda) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e quatro dias do mês de fevereiro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/425/653.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/425/653.pdf</t>
   </si>
   <si>
     <t>Ata da 653ª (Seiscentésima Quinquagésima Terceira) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos três dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/426/654.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/426/654.pdf</t>
   </si>
   <si>
     <t>Ata da 654ª (Seiscentésima Quinquagésima Quarta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dez dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/427/655.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/427/655.pdf</t>
   </si>
   <si>
     <t>Ata da 655ª (Seiscentésima Quinquagésima Quinta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezessete dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/428/656.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/428/656.pdf</t>
   </si>
   <si>
     <t>Ata da 656ª (Seiscentésima Quinquagésima Sexta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e quatro dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/429/657.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/429/657.pdf</t>
   </si>
   <si>
     <t>Ata da 657ª (Seiscentésima Quinquagésima Sétima) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos trinta e um dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/430/658.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/430/658.pdf</t>
   </si>
   <si>
     <t>Ata da 658ª (Seiscentésima Quinquagésima Oitava) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos quatorze dias do mês de abril do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/431/659.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/431/659.pdf</t>
   </si>
   <si>
     <t>Ata da 659ª (Seiscentésima Quinquagésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e oito dias do mês de abril do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/432/660.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/432/660.pdf</t>
   </si>
   <si>
     <t>Ata da 660ª (Seiscentésima Sexagésima) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos cinco dias do mês de maio do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/433/661.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/433/661.pdf</t>
   </si>
   <si>
     <t>Ata da 661ª (Seiscentésima Sexagésima Primeira) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos doze dias do mês de maio do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/434/662.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/434/662.pdf</t>
   </si>
   <si>
     <t>Ata da 662ª (Seiscentésima Sexagésima Segunda) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezenove dias do mês de maio do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/435/663.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/435/663.pdf</t>
   </si>
   <si>
     <t>Ata da 663ª (Seiscentésima Sexagésima Terceira) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dois dias do mês de junho do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/455/664.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/455/664.pdf</t>
   </si>
   <si>
     <t>Ata da 663ª (Seiscentésima Sexagésima Quarta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos nove dias do mês de junho do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>Ata da 665ª (Seiscentésima Sexagésima Quinta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dezesseis dias do mês de junho do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/457/666.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/457/666.pdf</t>
   </si>
   <si>
     <t>Ata da 666ª (Seiscentésima Sexagésima Sexta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e três dias do mês de junho do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/458/668.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/458/668.pdf</t>
   </si>
   <si>
     <t>Ata da 667ª (Seiscentésima Sexagésima Sétima) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos trinta  dias do mês de junho do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>Ata da 668ª (Seiscentésima Sexagésima Oitava) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos onze dias do mês de agosto do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>Ata da 669ª (Seiscentésima Sexagésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezoito dias do mês de agosto do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/475/ata_673.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/475/ata_673.pdf</t>
   </si>
   <si>
     <t>Ata da 673ª (Seiscentésima Septuagésima terceira) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e dois dias do mês de setembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>Ata da 674ª (Seiscentésima Septuagésima Quarta) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e nove dias do mês de setembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/472/ata_675.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/472/ata_675.pdf</t>
   </si>
   <si>
     <t>Ata da 675ª (Seiscentésima Septuagésima Quinta) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos seis dias do mês de outubro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/480/676.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/480/676.pdf</t>
   </si>
   <si>
     <t>Ata da 676ª (Seiscentésima Septuagésima Sexta) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte dias do mês de outubro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/481/677.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/481/677.pdf</t>
   </si>
   <si>
     <t>Ata da 677ª (Seiscentésima Septuagésima Sétima) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e sete dias do mês de outubro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/482/678.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/482/678.pdf</t>
   </si>
   <si>
     <t>Ata da 678ª (Seiscentésima Septuagésima Oitava) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dez dias do mês de novembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/483/679.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/483/679.pdf</t>
   </si>
   <si>
     <t>Ata da 679ª (Seiscentésima Septuagésima Nona) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezessete dias do mês de novembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/484/680.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/484/680.pdf</t>
   </si>
   <si>
     <t>Ata da 680ª (Seiscentésima Octogésima) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e quatro dias do mês de novembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/485/681.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/485/681.pdf</t>
   </si>
   <si>
     <t>Ata da 681ª (Seiscentésima Octogésima Primeira) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada ao primeiro dia do mês de dezembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/486/682.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/486/682.pdf</t>
   </si>
   <si>
     <t>Ata da 682ª (Seiscentésima Octogésima Segunda) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos oito dias do mês de dezembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Mayko Nascimento Rezende.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/497/ata_683.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/497/ata_683.pdf</t>
   </si>
   <si>
     <t>Ata da 683ª (Seiscentésima Octogésima Terceira) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos quinze dias do mês de dezembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>ATLEX</t>
   </si>
   <si>
     <t>Ata do Legislativo Extraordinária</t>
   </si>
   <si>
     <t>Ata da 139ª (Centésima Trigésima Nona) sessão extraordinária no primeiro período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 29 dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Lei nº 002/2023.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/462/140.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/462/140.pdf</t>
   </si>
   <si>
     <t>Ata da 130ª (Centésima Quadragésima) sessão extraordinária no primeiro período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 31 dias do mês de maio do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Lei nº 009/2023.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Ata da 141ª (Centésima Quadragésima Primeira) sessão extraordinária no primeiro período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 31 dias do mês de maio do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Lei nº 009/2023.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/464/142.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/464/142.pdf</t>
   </si>
   <si>
     <t>Ata da 142ª (Centésima Quadragésima Segunda) sessão extraordinária no primeiro período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 06 dias do mês de setembro do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar das Contas Públicas de Governo e Gestão dos exercícios de 2009 e 2011 .</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/491/143.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/491/143.pdf</t>
   </si>
   <si>
     <t>Ata da 143ª (Centésima Quadragésima Terceira) sessão extraordinária no segundo período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 14 dias do mês de dezembro do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar dos Projetos de Lei 018/2023, 019/2023 e Projeto de Resolução 002/2023.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/492/144.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/492/144.pdf</t>
   </si>
   <si>
     <t>Ata da 144ª (Centésima Quadragésima Quarta) sessão extraordinária no segundo período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 14 dias do mês de dezembro do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar dos Projetos de Lei 018/2023, 019/2023 e Projeto de Resolução 002/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1611,68 +1611,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_002_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_0052023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_009_-_copa_fonautico.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/476/projeto_de_lei_12_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n014_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/471/proj_de_lei_15_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/479/loa_2024_-_projeto_de_lei_no_016-2023_de_27.10.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/494/proj_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_do_legislativo_003-2023_-_acompanhante_mulher.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_do_legislativo_004-2023_-_dia_do_pastor.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_resolucao_001-2023_-_subisidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_resolucao_002-2023_-_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/388/req_001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/389/req_002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/390/req_003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/391/req_004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/392/req_005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/393/req_006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/394/req_007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/396/req_008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/397/010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/398/011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_015-2023_gerico_para_limpeza_-_darlan_e_padim.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_016-2023_recuperacao_ii_vicinal_e_rio_verde_-_edmar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_017-2023_rua_interliga_bairros_floresta_e_santo_amaro_-_mayko.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/438/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/439/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/440/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/465/039.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/467/041.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/468/042.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/469/043.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/470/044.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_045-2023_doacao_terreno_-_kayk.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_046-2023_reparo_iluminacao_vila_gancho_da_velha_e_c-16-_mayko.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_047-2023_reforma_potno_de_moto_taxi_-_kayk.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/421/647.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/422/650.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/423/651.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/424/652.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/425/653.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/426/654.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/427/655.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/428/656.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/429/657.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/430/658.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/431/659.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/432/660.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/433/661.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/434/662.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/435/663.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/455/664.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/457/666.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/458/668.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/475/ata_673.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/472/ata_675.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/480/676.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/481/677.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/482/678.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/483/679.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/484/680.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/485/681.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/486/682.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/497/ata_683.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/462/140.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/464/142.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/491/143.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/492/144.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_002_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_0052023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_009_-_copa_fonautico.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/476/projeto_de_lei_12_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n014_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/471/proj_de_lei_15_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/479/loa_2024_-_projeto_de_lei_no_016-2023_de_27.10.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/494/proj_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_do_legislativo_003-2023_-_acompanhante_mulher.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_do_legislativo_004-2023_-_dia_do_pastor.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_resolucao_001-2023_-_subisidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_resolucao_002-2023_-_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/388/req_001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/389/req_002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/390/req_003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/391/req_004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/392/req_005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/393/req_006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/394/req_007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/396/req_008.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/397/010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/398/011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_015-2023_gerico_para_limpeza_-_darlan_e_padim.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_016-2023_recuperacao_ii_vicinal_e_rio_verde_-_edmar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_017-2023_rua_interliga_bairros_floresta_e_santo_amaro_-_mayko.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/438/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/439/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/440/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/465/039.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/467/041.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/468/042.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/469/043.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/470/044.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_045-2023_doacao_terreno_-_kayk.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_046-2023_reparo_iluminacao_vila_gancho_da_velha_e_c-16-_mayko.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_047-2023_reforma_potno_de_moto_taxi_-_kayk.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/421/647.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/422/650.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/423/651.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/424/652.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/425/653.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/426/654.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/427/655.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/428/656.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/429/657.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/430/658.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/431/659.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/432/660.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/433/661.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/434/662.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/435/663.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/455/664.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/457/666.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/458/668.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/475/ata_673.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/472/ata_675.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/480/676.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/481/677.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/482/678.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/483/679.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/484/680.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/485/681.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/486/682.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/497/ata_683.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/462/140.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/464/142.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/491/143.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/492/144.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="142.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>