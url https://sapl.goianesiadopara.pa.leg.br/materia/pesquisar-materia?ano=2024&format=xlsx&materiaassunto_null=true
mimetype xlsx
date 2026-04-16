--- v0 (2026-01-12)
+++ v1 (2026-04-16)
@@ -54,1003 +54,1003 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Goianésia do Pará - CMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_legislativo_001-2024_-_pc_exercicio_2012.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_legislativo_001-2024_-_pc_exercicio_2012.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a APROVAÇÃO DAS CONTAS DE GOVERNO E DE GESTÃO DA PREFEITURA MUNICIPAL DE GOIANÉSIA DO PARÁ, ESTADO DO PARÁ, relativas ao Exercício de 2012, APROVANDO O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DO PARÁ, e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Antonio Ismael de Almeida Gregorio, Kayk Guerra dos Anjos, Maria Mara Moreno, Mariza do Valdir da Carvoeira, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_decreto_legislativo_002-2024_-_pc_exercicio_2013.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_decreto_legislativo_002-2024_-_pc_exercicio_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a REPROVAÇÃO DAS CONTAS DE GOVERNO E DE GESTÃO DA PREFEITURA MUNICIPAL DE GOIANÉSIA DO PARÁ, APROVANDO O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DO PARÁ, e dá outras providências</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Antonio Calixto Bezerra, Antonio Ismael de Almeida Gregorio, Darlan Protázio Lago, Irmão Jandison, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_emenda_a_lei_organica_001-2024_-_emenda_impositiva_-.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_emenda_a_lei_organica_001-2024_-_emenda_impositiva_-.pdf</t>
   </si>
   <si>
     <t>Inclui o Art. 37-A na Lei Orgânica do município de Goianésia do Pará, dispondo sobre a obrigatoriedade da execução orçamentária e financeira da programação incluída por emendas individuais impositivas do legislativo municipal em Lei Orçamentária Anual (LOA) e adota outras providências</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Secretaria Municipal de Administração</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_complementar.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_complementar.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Alteração da Organização Administrativa do Poder Executivo Municipal, instituindo as Unidades Orçamentarias Gestoras no Município.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n0012024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n0012024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  n°001/2024/PROGEM/PMGP- Projeto de Lei que Institui o Plano Municipal pela Primeira Infância-PMPI de Goianésia do Pará, para o Período de 2022-2023 e dá outras Providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Goianésia do Pará - PMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_002-2024_-_titulos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_002-2024_-_titulos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá outras providências.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/514/ldo_2026.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/514/ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_004-2024_-_titulos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_004-2024_-_titulos.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_007-2024_-_sol_nascente..pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_007-2024_-_sol_nascente..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR CESSÃO DE BENS IMÓVEIS PARA MORADORES EM RISCO SOCIAL DE MORADIA, LOTES RECEBIDOS POR FORÇA DE ORDEM JUDICIAL, BAIRRO SOL NASCENTE NO MUNICIPIO DE GOIANÉSIA DO PARA E DA OUTRAS PROVIDENC1AS</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_-_009-2024_-_data-base_pessoal_nao_docente_2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_-_009-2024_-_data-base_pessoal_nao_docente_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Data-Base do Pessoal Não Docente e a Correção Salarial de Acordo dom o Índice Nacional de Preços ao Consumidor Amplo - IPCA, da Rede Municipal de Goianésia do Pará</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_-_010-2024_-_alteracao_rju.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_-_010-2024_-_alteracao_rju.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 187/2007 - Regime Jurídico de Goianésia do Pará.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_-_011-2024_-_do_gestor_2024_-_atualizada.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_-_011-2024_-_do_gestor_2024_-_atualizada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Escolha Democrática de Gestores da Rede Municipal de Ensino de Goianésia do Pará</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_-_012-2024_-_poder_executivo_n_007_de_20_de_outubro_de_2024_de_iniciativa_poder_executivo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_-_012-2024_-_poder_executivo_n_007_de_20_de_outubro_de_2024_de_iniciativa_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos  Carreiras e Remuneração (PCCR) dos Agentes Comunitários de Saúde e dos Agentes de Combate as Edemias e dá outras providências</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_013-2024_loa_exercicio_2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_013-2024_loa_exercicio_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GOIANÉSIA DO PARÁ, PARA O EXERCICIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_15-2024_-_isencao_de_imposto_-_minha_casa_minha_vida_-_gopa.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_15-2024_-_isencao_de_imposto_-_minha_casa_minha_vida_-_gopa.pdf</t>
   </si>
   <si>
     <t>Concede Isenção do Imposto Sobre Serviços de Qualquer Natureza (ISSQN) e do Imposto Sobre a Transmissão de Bens Imóveis Inter Vivos (ITBI) para empreendimentos habitacionais de Interece Social no Município de Goianésia do Pará e dá outras providências</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário do Legislativo</t>
   </si>
   <si>
     <t>Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_do_legislativo_001-2024_-_motorista.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_do_legislativo_001-2024_-_motorista.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos I das Lei Municipais nº 410/2012 e 647/2018, criando e regulamentando o Cargo de provimento efetivo de Condutor de Ambulância e dá outras providências</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>Maria Elizangela da Silva Assunção</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_do_legislativo_002-2024_-_altera_lei_370.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_do_legislativo_002-2024_-_altera_lei_370.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 20 e 58 da Lei Municipal 370/2011, que Dispõe sobre o Plano de Cargos e Carreira e Remuneração dos Trabalhadores em Educação Pública de Goianésia do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_do_legislativo_003-2024_-_cirio.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_do_legislativo_003-2024_-_cirio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inserção do “Círio de Nazaré” no Calendário Oficial de Eventos do Município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>Carlos Eduardo F. Machado</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_do_legislativo_004-2024_-_ace_e_acs.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_do_legislativo_004-2024_-_ace_e_acs.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Goianésia do Pará a Repassar aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE) o Incentivo Financeiro Adicional - IFA, e dá Outras Providências</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE PARA UTILIZAÇÃO DE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL – EPI, AOS PROFISSIONAIS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE À EDEMIAS (ACE)</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_lei_do_legislativo_006-2024_-_estrutura_camara.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_lei_do_legislativo_006-2024_-_estrutura_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional e sobre o Plano de Carreira, Cargos e Vencimentos do Quadro de Pessoal, disciplina a avaliação de desempenho dos servidores públicos da Câmara Municipal de Goianésia do Pará, Estado do Pará e dá outras providências</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>Darlan Protázio Lago</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_do_legislativo_007-2024_-_prof._educacao_fisica.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_do_legislativo_007-2024_-_prof._educacao_fisica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 632/2016 que dispõe sobre a atuação docente, no Componente Curricular de Educação Física, na rede Municipal de Ensino de Goianésia do Pará.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Ribamar Evangelista de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_do_legislativo_008-2024_-_horario_do_conselho.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_do_legislativo_008-2024_-_horario_do_conselho.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 749/2021 que dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente do município de Goianésia do Pará</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_001-2024_-_composicao_mesa.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_001-2024_-_composicao_mesa.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento da Câmara Municipal de Goianésia do Pará, em seus arts. 01 e 17, e dá outras providências</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Irmão Jandison, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/495/requerimento_001.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/495/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada através de ofício ao prefeito municipal, Solicitando a  Recuperação das Vicinais do Paclezinho, área rural desta Municipalidade.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Maria Mara Moreno</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/496/requerimento_002.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/496/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Solicitando a Alocação de Manilhas na Vicinal que dá Acesso Diacuí, área rural do município de Goianésia do Pará-PA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/515/req_005.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/515/req_005.pdf</t>
   </si>
   <si>
     <t>Requer que seja implantado o Projeto Vida Sustentável</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/524/requerimento_006.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/524/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Solicita o mapeamento desta municipalidade com fins de se estabelecer devidos locais para implantação de redutores de velocidade</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/525/07.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/525/07.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS SALAS DE AULA na ESCOLA MARIA DAS DORES, localizada na Comunidade São Sebastião</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/526/008.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/526/008.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a CONSTRUÇÃO E REFORMA DE PONTES em diversos locais da região do Janari</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/527/010.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/527/010.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a MANUTENÇÃO DAS VIAS PÚBLICAS DA VILA C-12, C-4 e FAZENDINHA, bem como a ABERTURA DE VIA PÚBLICA NA VILA JANARI</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/528/11.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/528/11.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que ocorram REFORMAS NAS ESCOLAS LOCALIZADAS NAS COMUNIDADES SANTA PAULA E SÃO SEBASTIÃO</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>Irmão Jandison</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/529/012.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/529/012.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA E ADEQUAÇÃO DO GALPÃO DO VIVEIRO MUNICIPAL</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/530/013.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/530/013.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS VICINAIS BARONESA, SANTA PAULA, SÃO SEBASTIÃO E CAPÃO DA ONÇA (ESTRADAS, PONTES, PONTILHÕES E BUEIROS)</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/531/014.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/531/014.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A REFORMA DA ESCOLA CRIANÇA FELIZ E CONSTRUÇÃO DO PARQUINHO PARA RECREAÇÃO DOS ALUNOS</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>ATLOR</t>
   </si>
   <si>
     <t>Ata do Legislativo Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/498/ata_da_sessao_ordinaria_no_684_-_02-02-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/498/ata_da_sessao_ordinaria_no_684_-_02-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 684ª (Seiscentésima Octogésima Quarta) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dois dias do mês de fevereiro do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/499/ata_da_sessao_ordinaria_no_685_-_09-02-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/499/ata_da_sessao_ordinaria_no_685_-_09-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 685ª (Seiscentésima Octogésima Quinta) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos nove dias do mês de fevereiro do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/500/ata_da_sessao_ordinaria_no_686_-_16-02-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/500/ata_da_sessao_ordinaria_no_686_-_16-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 686ª (Seiscentésima Octogésima Sexta) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezesseis dias do mês de fevereiro do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Mayko Nascimento Rezende.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/501/ata_da_sessao_ordinaria_no_687_-_23-02-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/501/ata_da_sessao_ordinaria_no_687_-_23-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 687ª (Seiscentésima Octogésima Sétima) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e três dias do mês de fevereiro do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Mayko Nascimento Rezende.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/502/ata_da_sessao_ordinaria_no_688_-_01-03-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/502/ata_da_sessao_ordinaria_no_688_-_01-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 688ª (Seiscentésima Octogésima Oitava) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada ao primeiro dia do mês de março do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Mayko Nascimento Rezende.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/503/ata_689.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/503/ata_689.pdf</t>
   </si>
   <si>
     <t>Ata da 689ª (Seiscentésima Octogésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos oito dias do mês de março do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/505/690.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/505/690.pdf</t>
   </si>
   <si>
     <t>Ata da 690ª (Seiscentésima e Nonagésima ) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos quinze dias do mês de março do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/506/691.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/506/691.pdf</t>
   </si>
   <si>
     <t>Ata da 691ª (Seiscentésima e Nonagésima Primeira) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e dois dias do mês de março do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/507/692.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/507/692.pdf</t>
   </si>
   <si>
     <t>Ata da 692ª (Seiscentésima e Nonagésima Segunda) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dose  dias do mês de abril do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/508/693.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/508/693.pdf</t>
   </si>
   <si>
     <t>Ata da 693ª (Seiscentésima e Nonagésima terceira) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dezenove dias do mês de abril do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/509/694.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/509/694.pdf</t>
   </si>
   <si>
     <t>Ata da 694ª (Seiscentésima e Nonagésima Quarta) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos três dias do mês de maio do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/510/695.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/510/695.pdf</t>
   </si>
   <si>
     <t>Ata da 695ª (Seiscentésima e Nonagésima Quinta ) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dez dias do mês de maio do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/511/696.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/511/696.pdf</t>
   </si>
   <si>
     <t>Ata da 696ª (Seiscentésima e Nonagésima Sexta) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dezessete dias do mês de maio do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/512/697.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/512/697.pdf</t>
   </si>
   <si>
     <t>Ata da 697ª (Seiscentésima e Nonagésima Sétima) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e quatro dias do mês de maio do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/516/698.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/516/698.pdf</t>
   </si>
   <si>
     <t>Ata da 698ª (Seiscentésima e Nonagésima Oitava) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos sete dias  do mês de junho do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/517/699.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/517/699.pdf</t>
   </si>
   <si>
     <t>Ata da 699ª (Seiscentésima e Nonagésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos quatorze dias do mês de junho do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/518/700.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/518/700.pdf</t>
   </si>
   <si>
     <t>Ata da 700ª (Septingentésima) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte um dias do mês de junho do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/519/701.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/519/701.pdf</t>
   </si>
   <si>
     <t>Ata da 701ª (Septingentésima Primeira) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e oito do mês de junho do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/520/702.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/520/702.pdf</t>
   </si>
   <si>
     <t>Ata da 702ª (Septingentésima Segunda) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos cinco dias do mês de julho do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/521/703.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/521/703.pdf</t>
   </si>
   <si>
     <t>Ata da 703ª (Septingentésima Terceira) Sessão Ordinária no Segundo Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dois dias do mês de agosto do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos._x000D_
 Indexação</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/545/704.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/545/704.pdf</t>
   </si>
   <si>
     <t>Ata da 704ª (Septingentésima Quarta) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos nove dias do mês de agosto do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/546/705.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/546/705.pdf</t>
   </si>
   <si>
     <t>Ata da 705ª (Septingentésima Quinta) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e três dias do mês de agosto do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/547/706.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/547/706.pdf</t>
   </si>
   <si>
     <t>Ata da 706ª (Septingentésima Sexta) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos trinta dias do mês de agosto do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/548/707.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/548/707.pdf</t>
   </si>
   <si>
     <t>Ata da 707ª (Septingentésima Sétima) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos seis dias do mês de setembro do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/549/708.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/549/708.pdf</t>
   </si>
   <si>
     <t>Ata da 708ª (Septingentésima Oitava) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e nove dias do mês de setembro do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/555/ata_709.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/555/ata_709.pdf</t>
   </si>
   <si>
     <t>Ata da 709ª (Septingentésima Nona) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos quatro dias dias do mês de outubro do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/556/ata_710.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/556/ata_710.pdf</t>
   </si>
   <si>
     <t>Ata da 709ª (Septingentésima Nona) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos quatro dias dias do mês de outubro do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos. (Septingentésima Décima) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos onze dias do mês de outubro do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_sessao_ordinaria_no_711_-_25-10-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_sessao_ordinaria_no_711_-_25-10-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 711ª (Septingentésima Décima Primeira) Sessão Ordinária do segundo período legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, em 25 de outubro de 2024</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/560/ata_da_sessao_ordinaria_no_712_-_01-11-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/560/ata_da_sessao_ordinaria_no_712_-_01-11-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 712ª (Septingentésima Décima Segunda) Sessão Ordinária do segundo período legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, em 01 de novembro de 2024</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/566/713.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/566/713.pdf</t>
   </si>
   <si>
     <t>Ata da 713ª Sessão Ordinária</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/567/714.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/567/714.pdf</t>
   </si>
   <si>
     <t>Ata da 714ª Sessão Ordinária</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/568/715.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/568/715.pdf</t>
   </si>
   <si>
     <t>Ata da 715ª Sessão Ordinária</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/569/716.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/569/716.pdf</t>
   </si>
   <si>
     <t>Ata da 716ª Sessão Ordinária</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/570/ata_da_sessao_ordinaria_no_717_-_13-12-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/570/ata_da_sessao_ordinaria_no_717_-_13-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 717ª Sessão Ordinária</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>ATLEX</t>
   </si>
   <si>
     <t>Ata do Legislativo Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/522/145.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/522/145.pdf</t>
   </si>
   <si>
     <t>Ata da 145ª (Centésima Quadragésima Quinta) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 04 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Lei 007/2024.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/523/146.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/523/146.pdf</t>
   </si>
   <si>
     <t>Ata da 146ª (Centésima Quadragésima Sexta) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 19 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Emenda á Lei Orgânica 002/2024.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/532/147.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/532/147.pdf</t>
   </si>
   <si>
     <t>Ata da 147ª (Centésima Quadragésima Sétima) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 13 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Emenda á Lei Orgânica 002/2024.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/533/148.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/533/148.pdf</t>
   </si>
   <si>
     <t>Ata da 148ª (Centésima Quadragésima Oitava) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 19 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Emenda á Lei Orgânica 002/2024.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/534/149.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/534/149.pdf</t>
   </si>
   <si>
     <t>Ata da 149ª (Centésima Quadragésima Nona) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 19 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Emenda á Lei Orgânica 002/2024.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/535/150.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/535/150.pdf</t>
   </si>
   <si>
     <t>Ata da 150ª (Centésima Quadragésima Quinquagésima) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 24 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Emenda á Lei Orgânica 002/2024.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/574/ata_151.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/574/ata_151.pdf</t>
   </si>
   <si>
     <t>Ata da 151ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/575/ata_da_sessao_extraordinaria_no_152_-_31-12-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/575/ata_da_sessao_extraordinaria_no_152_-_31-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 152ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/576/ata_da_sessao_extraordinaria_no_153_-_31-12-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/576/ata_da_sessao_extraordinaria_no_153_-_31-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 153ª Sessão Extraordinária</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1357,68 +1357,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_legislativo_001-2024_-_pc_exercicio_2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_decreto_legislativo_002-2024_-_pc_exercicio_2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_emenda_a_lei_organica_001-2024_-_emenda_impositiva_-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n0012024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_002-2024_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/514/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_004-2024_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_007-2024_-_sol_nascente..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_-_009-2024_-_data-base_pessoal_nao_docente_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_-_010-2024_-_alteracao_rju.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_-_011-2024_-_do_gestor_2024_-_atualizada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_-_012-2024_-_poder_executivo_n_007_de_20_de_outubro_de_2024_de_iniciativa_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_013-2024_loa_exercicio_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_15-2024_-_isencao_de_imposto_-_minha_casa_minha_vida_-_gopa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_do_legislativo_001-2024_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_do_legislativo_002-2024_-_altera_lei_370.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_do_legislativo_003-2024_-_cirio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_do_legislativo_004-2024_-_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_lei_do_legislativo_006-2024_-_estrutura_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_do_legislativo_007-2024_-_prof._educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_do_legislativo_008-2024_-_horario_do_conselho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_001-2024_-_composicao_mesa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/495/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/496/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/515/req_005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/524/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/525/07.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/526/008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/527/010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/528/11.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/529/012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/530/013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/531/014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/498/ata_da_sessao_ordinaria_no_684_-_02-02-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/499/ata_da_sessao_ordinaria_no_685_-_09-02-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/500/ata_da_sessao_ordinaria_no_686_-_16-02-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/501/ata_da_sessao_ordinaria_no_687_-_23-02-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/502/ata_da_sessao_ordinaria_no_688_-_01-03-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/503/ata_689.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/505/690.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/506/691.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/507/692.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/508/693.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/509/694.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/510/695.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/511/696.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/512/697.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/516/698.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/517/699.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/518/700.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/519/701.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/520/702.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/521/703.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/545/704.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/546/705.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/547/706.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/548/707.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/549/708.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/555/ata_709.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/556/ata_710.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_sessao_ordinaria_no_711_-_25-10-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/560/ata_da_sessao_ordinaria_no_712_-_01-11-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/566/713.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/567/714.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/568/715.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/569/716.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/570/ata_da_sessao_ordinaria_no_717_-_13-12-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/522/145.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/523/146.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/532/147.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/533/148.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/534/149.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/535/150.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/574/ata_151.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/575/ata_da_sessao_extraordinaria_no_152_-_31-12-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/576/ata_da_sessao_extraordinaria_no_153_-_31-12-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_legislativo_001-2024_-_pc_exercicio_2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_decreto_legislativo_002-2024_-_pc_exercicio_2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_emenda_a_lei_organica_001-2024_-_emenda_impositiva_-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n0012024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_002-2024_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/514/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_004-2024_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_007-2024_-_sol_nascente..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_-_009-2024_-_data-base_pessoal_nao_docente_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_-_010-2024_-_alteracao_rju.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_-_011-2024_-_do_gestor_2024_-_atualizada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_-_012-2024_-_poder_executivo_n_007_de_20_de_outubro_de_2024_de_iniciativa_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_013-2024_loa_exercicio_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_15-2024_-_isencao_de_imposto_-_minha_casa_minha_vida_-_gopa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_do_legislativo_001-2024_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_do_legislativo_002-2024_-_altera_lei_370.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_do_legislativo_003-2024_-_cirio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_do_legislativo_004-2024_-_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_lei_do_legislativo_006-2024_-_estrutura_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_do_legislativo_007-2024_-_prof._educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_do_legislativo_008-2024_-_horario_do_conselho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_001-2024_-_composicao_mesa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/495/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/496/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/515/req_005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/524/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/525/07.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/526/008.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/527/010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/528/11.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/529/012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/530/013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/531/014.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/498/ata_da_sessao_ordinaria_no_684_-_02-02-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/499/ata_da_sessao_ordinaria_no_685_-_09-02-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/500/ata_da_sessao_ordinaria_no_686_-_16-02-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/501/ata_da_sessao_ordinaria_no_687_-_23-02-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/502/ata_da_sessao_ordinaria_no_688_-_01-03-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/503/ata_689.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/505/690.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/506/691.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/507/692.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/508/693.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/509/694.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/510/695.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/511/696.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/512/697.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/516/698.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/517/699.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/518/700.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/519/701.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/520/702.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/521/703.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/545/704.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/546/705.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/547/706.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/548/707.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/549/708.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/555/ata_709.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/556/ata_710.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_sessao_ordinaria_no_711_-_25-10-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/560/ata_da_sessao_ordinaria_no_712_-_01-11-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/566/713.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/567/714.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/568/715.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/569/716.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/570/ata_da_sessao_ordinaria_no_717_-_13-12-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/522/145.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/523/146.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/532/147.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/533/148.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/534/149.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/535/150.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/574/ata_151.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/575/ata_da_sessao_extraordinaria_no_152_-_31-12-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/576/ata_da_sessao_extraordinaria_no_153_-_31-12-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>