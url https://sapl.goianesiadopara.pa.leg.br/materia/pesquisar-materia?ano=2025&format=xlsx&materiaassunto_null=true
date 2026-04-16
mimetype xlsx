--- v0 (2026-01-12)
+++ v1 (2026-04-16)
@@ -10,1163 +10,1293 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="709" uniqueCount="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="805" uniqueCount="414">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Goianésia do Pará - PMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/565/proj._lei_001-2025_-_diario_oficial_gopa.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/565/proj._lei_001-2025_-_diario_oficial_gopa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Diário Oficial do Município de Goianésia do Pará-PA e dá outras providências</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_002_-_titulos_definitivos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_002_-_titulos_definitivos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Titulo Definitivo e da outras providencias.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/590/ldo_2026_-_goineisa_do_para_-_finalizada1.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/590/ldo_2026_-_goineisa_do_para_-_finalizada1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_-_anulacao_titulo1.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_-_anulacao_titulo1.pdf</t>
   </si>
   <si>
     <t>Anula o §2º da Lei nº 784/2024/PMGP/GP, referente ao Processo nº 021/2024, de autoria do Poder Executivo Municipal , por motivo de fraude na informação da titularidade do imóvel.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/610/pl_005-2025_-_sisan.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/610/pl_005-2025_-_sisan.pdf</t>
   </si>
   <si>
     <t>"Institui o Sistema Municipal de Segurança Alimentar e Nutricional Sustentável- SISAN do Município de Goianésia do Pará, estabelece os componentes municipais do Sistema de Segurança Alimentar e Nutricional Sustentável, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional Sustentável e dá outras providencias."</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/611/pl_006-2025_-_conselho_da_mulher.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/611/pl_006-2025_-_conselho_da_mulher.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal dos Direitos da Mulher, a Coordenadoria Municipal de Políticas Públicas Para a Mulher, dispõe sobre o Fundo Municipal de Políticas Públicas para a Mulher e dá outras providências"</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/618/pl_007-2025_-_credito_suplementar.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/618/pl_007-2025_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a realizar a abertura de Crédito especial, por anulação, no valor total de R$ 200.000,00 (duzentos mil reais), no orçamento vigente</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/656/pl_008-2025_-_cisat.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/656/pl_008-2025_-_cisat.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Ratificação da Alteração e Consolidação do Contrato de Consórcio e Estatuto do Consórcio Público Intermunicipal de Saúde do Araguaia e Tocantins – CISAT</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/619/ppa_2026-2029__-_goianesia_do_para1.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/619/ppa_2026-2029__-_goianesia_do_para1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANO PLURIANUAL DO MUNICÍPIO DE GOIANÉSIA DO PARÁ PARA O PERÍODO 2026/2029.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/657/pl_010-2025_-_titulos_definitivos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/657/pl_010-2025_-_titulos_definitivos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá outras providências</t>
   </si>
   <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_011_-_orcamento_2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GOIANÉSIA DO PARÁ, ESTADO DO PARÁ, PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>658</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/658/pl_012-2025_-_altera_lei_798.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/658/pl_012-2025_-_altera_lei_798.pdf</t>
   </si>
   <si>
     <t>Altera o § 3º do art. 1C da Lei Municipal nº 798, de 08 de agosto de 2025, que “Autoriza o Prefeito Municipal de Goianésia do Pará, expedir Título Definitivo e dá outras providências</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/663/pl_013-2025_-_titulos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/663/pl_013-2025_-_titulos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal Expedir Títulos Definitivos e dá outras providências</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/660/pl_014-2025_-_prorroga_lei_756.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/660/pl_014-2025_-_prorroga_lei_756.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência da Lei Municipal nº 756, de 14 de setembro de 2022, que dispõe sobre o Plano Municipal de Educação de Goianésia do Pará</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário do Legislativo</t>
   </si>
   <si>
     <t>Kayk Guerra dos Anjos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_do_legislativo_001-2025_-_violencia_contra_mulher.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_do_legislativo_001-2025_-_violencia_contra_mulher.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Enfrentamento à Violência contra a Mulher no Município de Goianésia do Pará - PA, estabelece diretrizes para sua implementação e dá outras providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_do_legislativo_002-2025_-_crianca_autista.pdf</t>
-[...2 lines deleted...]
-    <t>Institui a Política Municipal de Enfrentamento à Violência contra a Mulher no Município de Goianésia do Pará - PA, estabelece diretrizes para sua implementação e dá outras providências</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_do_legislativo_002-2025_-_crianca_autista.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o direito de pessoas com Transtorno do Espectro Autista (TEA) adentrarem com alimentos, objetos de apoio e utensílios necessários em espaços públicos e privados no município de Goianésia do Pará e dá outras providências</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_do_legislativo_003-2025_-_protecao_a_criancas.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_do_legislativo_003-2025_-_protecao_a_criancas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de proteção a crianças e adolescentes contra abusos, violência e riscos em redes sociais, jogos online e ambientes virtuais no município de Goianésia do Pará, e dá outras providências</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_do_legislativo_004-2025_-_alteracao_da_estrutura_administrativa.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_do_legislativo_004-2025_-_alteracao_da_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 783/2024, que trata da Estrutura Organizacional e do Plano de Carreira, Cargos e Vencimentos do Quadro de Pessoal da Câmara Municipal de Goianésia do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_do_legislativo_005-2025_-_trilhas.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_do_legislativo_005-2025_-_trilhas.pdf</t>
   </si>
   <si>
     <t>Institui o Período Municipal de Eventos Off-Road no âmbito do Município de Goianésia do Pará e o inclui no Calendário Oficial de Eventos do Município, e dá outras providências</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_resolucao_001-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_resolucao_001-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para a concessão de Diárias aos Vereadores e Servidores da Câmara Municipal de Goianésia do Pará e dá outras providências</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Flavio Barbosa dos Santos Santana</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_legislativo_001-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_legislativo_001-2025.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E CONSTRUÇÃO DE CENTRO DE LAZER NA REPRESA DO BAIRRO BOA ESPERANÇA</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_legislativo_002-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_legislativo_002-2025.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO (REDUÇÃO) DOS DOIS REDUTORES DE VELOCIDADE (QUEBRA MOLAS), localizados na Rua Valdeir Alves, nas proximidades da Vigilância em Saúde, município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_legislativo_003-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_legislativo_003-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE OU PONTILHÃO, na Vicinal do Raimundo Roco, que interliga a Região da Faia ao Núcleo II da Cinco Irmãos, áreas rurais do município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_legislativo_004-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_legislativo_004-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE NA VICINAL DA COMUNIDADE LIA, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_legislativo_005-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_legislativo_005-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM PONTO DE APOIO À SAÚDE, na Comunidade Santa Paula, área rural desta municipalidade</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_legislativo_006-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_legislativo_006-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E REPAROS no SISTEMA DE ILUMINAÇÃO PÚBLICA na AVENIDA TANCREDO NEVES, no percurso entre os postos de abastecimento Paraíso e Santa Luzia</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Reginaldo Alves Ferreira Costa</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_legislativo_008-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_legislativo_008-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PONTE, QUE DÁ ACESSO À COMUNIDADE BOM JESUS</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_legislativo_009-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_legislativo_009-2025.pdf</t>
   </si>
   <si>
     <t>Requere a construção dos MUROS das ESCOLAS localizadas na Região do Açaizal, Fazendinha e Gancho da Velha, áreas rurais desta municipalidade</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_legislativo_010-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_legislativo_010-2025.pdf</t>
   </si>
   <si>
     <t>Rquer que seja construído a BASE (ESTRUTURA) da CAIXA D’ÁGUA da Salta-Z, localizadas na Vila Alício, área rural desta municipalidade</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_legislativo_011-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_legislativo_011-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a CONSTRUÇÃO DE UM PONTILHÃO NA VICINAL DO CARACOL, nas proximidades da propriedade do Sr. Derlandes, área rural de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>José Ribamar Evangelista de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_legislativo_012-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_legislativo_012-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a REFORMA E CONSTRUÇÃO DO MURO DO POSTO DE SAÚDE da Vila Jutuba, área rural de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_legislativo_013-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_legislativo_013-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que ocorram reparos no SISTEMA DE ILUMINAÇÃO PÚBLICA, e INSTALAÇÃO DE REFLETORES CAMPO DE FUTEBOL da VILA APARECIDA, área rural deste município</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_legislativo_014-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_legislativo_014-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a CONSTRUÇÃO DE ARQUIBANCADA E DE DOIS BANHEIROS NA PRAÇA SANTA LUZIA.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_legislativo_015-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_legislativo_015-2025.pdf</t>
   </si>
   <si>
     <t>solicitando a implantação de CENTRO MUNICIPAL DE REFERÊNCIA DO AUTISMO E DA PESSOA COM DEFICIÊNCIA EM GOIANÉSIA DO PARÁ.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_legislativo_016-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_legislativo_016-2025.pdf</t>
   </si>
   <si>
     <t>que seja lotado CADEIRAS ODONTOLÓGICAS NOS POSTOS DE SAÚDE das Vilas São Pedro (Porto Novo), Janari, Aparecida e Cinco Irmãos, situadas no município de Goianésia do Pará</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_legislativo_017-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_legislativo_017-2025.pdf</t>
   </si>
   <si>
     <t>que seja encaminhado por ofício ao prefeito municipal, REQUERIMENTO solicitando a RECUPERAÇÃO DA VICINAL DO PITINGA, área rural de Goianésia do Pará-PA.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA VICINAL Da SANTA PAULA, área rural de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento1.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento1.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a REFORMA E CONSTRUÇÃO DO MURO DA ESCOLA da Vila Jutuba, área rural de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Darlan Protázio Lago</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/620/requerimento_legislativo_020-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/620/requerimento_legislativo_020-2025.pdf</t>
   </si>
   <si>
     <t>RECUPERACAO DAS VICINAIS DO SRS. JONAS E JAIME, sentido cidade de Jacunda/PA, área rural desta municipalidade</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_legislativo_021-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_legislativo_021-2025.pdf</t>
   </si>
   <si>
     <t>RECUPERACAO DAS VICINAIS DAS VILAS SAO BENEDITO E ACAPÚ</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_legislativo_022-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_legislativo_022-2025.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE LIMPEZA E DESOBSTRUÇÃO DO RIO DA VILA JANARI</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_legislativo_023-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_legislativo_023-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação da Recuperação da Vicinal C-22.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_legislativo_024-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_legislativo_024-2025.pdf</t>
   </si>
   <si>
     <t>RETOMADA DOS ATENDIMENTOS E SERVIÇOS DA UBS DA VILA JANARI</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_legislativo_025-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_legislativo_025-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Implantação de 10 manilhas no Trevo da C-8, nas proximidades da Igreja Assembléia de Deus.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_legislativo_026-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_legislativo_026-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação da Cobertura da Feira Livre da Vila Aparecida</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_legislativo_027-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_legislativo_027-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Construção de uma Passarela com Cobertura na Escola Prof. Edvandro Fernandes da Silva da Vila Aparecida</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_legislativo_028-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_legislativo_028-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Recuperação da Vicinal do Garrafão.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_legislativo_029-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_legislativo_029-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação da Recuperação de Estrada, Pontes e Bueiros da Vicinal 122.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_legislativo_030-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_legislativo_030-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE NOVAS PONTES SOBRE O RIO DOURADO E RIO 10 E MANUTENÇÃO DA PONTE DO RIO MOJUZINHO</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_legislativo_031-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_legislativo_031-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DO CEMITÉRIO DA VILA JANARI</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_legislativo_032-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_legislativo_032-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação da Recuperação das Vicinais B e C, Região Indiana e Implantação de Bueiro na Vicinal B.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_legislativo_033-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_legislativo_033-2025.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO E RECUPERAÇÃO DA VICINAL 5 IRMÃOS E DEMAIS QUE DÃO ACESSO A SEUS NÚCLEOS</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_legislativo_035-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_legislativo_035-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Manutenção das Ruas da Vila Carote e Instalação de Micro Sistema de Abastecimento de Água.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_036-2025_cameras_de_seguranca_nas_escolas_-_reginaldo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_036-2025_cameras_de_seguranca_nas_escolas_-_reginaldo.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS ESCOLAS PÚBLICAS MUNICIPAIS de Goianésia do Pará-PA</t>
   </si>
   <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Mayko Rezende</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/673/requerimento_037-2025_recuperacao_vicinal_naun_-_mayko.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a RECUPERAÇÃO DA VICINAL NAUN, que interliga a Vila Pitinga ao Núcleo I da Região da Cinco Irmãos, área rural do Município de Goianésia do Pará–PA.</t>
+  </si>
+  <si>
     <t>571</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>ATLOR</t>
   </si>
   <si>
     <t>Ata do Legislativo Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/571/ata_sessao_ordinaria_718.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/571/ata_sessao_ordinaria_718.pdf</t>
   </si>
   <si>
     <t>Ata da 718ª Sessão Ordinária</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/572/ata_sessao_ordinaria_719.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/572/ata_sessao_ordinaria_719.pdf</t>
   </si>
   <si>
     <t>Ata da 719ª Sessão Ordinária</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/573/ata_sessao_ordinaria_720.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/573/ata_sessao_ordinaria_720.pdf</t>
   </si>
   <si>
     <t>Ata da 720ª Sessão Ordinária</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>Câmara Municipal de Goianésia do Pará - CMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/582/ata_da_sessao_ordinaria_no_721_-_21-02-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/582/ata_da_sessao_ordinaria_no_721_-_21-02-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 721ª Sessão Ordinária</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/583/ata_sessao_ordinaria_722.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/583/ata_sessao_ordinaria_722.pdf</t>
   </si>
   <si>
     <t>Ata da 722ª Sessão Ordinária</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_no_723_-_07-03-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_no_723_-_07-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 723ª (Septingentésima Vigésima Terceira) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos sete dias do mês de março do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_no_724_-_21-03-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_no_724_-_21-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 724ª (Septingentésima Vigésima Quarta) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e um dias do mês de março do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_no_725_-_28-03-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_no_725_-_28-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 725ª (Septingentésima Vigésima Quinta) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e oito dias do mês de março do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/596/ata_da_sessao_ordinaria_no_726_-_04-04-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/596/ata_da_sessao_ordinaria_no_726_-_04-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 726ª (Septingentésima Vigésima Sexta) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos quatro dias do mês de abril do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/597/ata_da_sessao_ordinaria_no_727_-_11-04-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/597/ata_da_sessao_ordinaria_no_727_-_11-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 727ª (Septingentésima Vigésima Sétima) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos onze dias do mês de abril do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/598/ata_da_sessao_ordinaria_no_728_-_25-04-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/598/ata_da_sessao_ordinaria_no_728_-_25-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 728ª (Septingentésima Vigésima Oitava) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e cinco dias do mês de abril do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/599/ata_da_sessao_ordinaria_no_729_-_09-05-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/599/ata_da_sessao_ordinaria_no_729_-_09-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 729ª (Septingentésima Vigésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos nove dias do mês de maio do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/612/ata_da_sessao_ordinaria_no_730_-_16-05-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/612/ata_da_sessao_ordinaria_no_730_-_16-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 730ª (Septingentésima Trigésima) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezesseis dias do mês de maio do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/613/ata_da_sessao_ordinaria_no_731_-_23-05-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/613/ata_da_sessao_ordinaria_no_731_-_23-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 731ª (Septingentésima Trigésima Primeira) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e três dias do mês de maio do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/614/ata_da_sessao_ordinaria_no_732_-_30-05-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/614/ata_da_sessao_ordinaria_no_732_-_30-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 732ª (Septingentésima Trigésima Segunda) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos trinta dias do mês de maio do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/615/ata_da_sessao_ordinaria_no_733_-_06-06-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/615/ata_da_sessao_ordinaria_no_733_-_06-06-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 733ª (Septingentésima Trigésima Terceira) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos seis dias do mês de junho do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/626/ata_sessao_ordinaria_734.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/626/ata_sessao_ordinaria_734.pdf</t>
   </si>
   <si>
     <t>Ata da 734. (Septingentésima TrigésimaQuarta) Sessão Ordinária no Primeiro Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos treze dias do mês de junho do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/627/ata_sessao_ordinaria_735.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/627/ata_sessao_ordinaria_735.pdf</t>
   </si>
   <si>
     <t>Ata da 735. (Septingentésima Trigésima Quinta) Sessão Ordinária no Primeiro Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e sete dias do mês de junho do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/628/ata_sessao_ordinaria_736.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/628/ata_sessao_ordinaria_736.pdf</t>
   </si>
   <si>
     <t>Ata da 736. (Septingentésima Trigésima Sexta) Sessão Ordinária no Primeiro Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos quatro dias do mês de julho do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/629/ata_sessao_ordinaria_737.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/629/ata_sessao_ordinaria_737.pdf</t>
   </si>
   <si>
     <t>Ata da 737. (Septingentésima Trigésima Sétima) Sessão Ordinária no Primeiro Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos onze dias do mês de julho do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/630/ata_sessao_ordinaria_738.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/630/ata_sessao_ordinaria_738.pdf</t>
   </si>
   <si>
     <t>Ata da 738. (Septingentésima Trigésima Oitava) Sessão Ordinária no Segundo Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada no primeiro dia do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/631/ata_sessao_ordinaria_739.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/631/ata_sessao_ordinaria_739.pdf</t>
   </si>
   <si>
     <t>Ata da 739. (Septingentésima Trigésima Nona) Sessão Ordinária no Segundo Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos oito dias do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/632/ata_sessao_ordinaria_740.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/632/ata_sessao_ordinaria_740.pdf</t>
   </si>
   <si>
     <t>Ata da 740. (Septingentésima Quadragésima) Sessão Ordinária no Segundo Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e um dias do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/648/ata_sessao_ordinaria_741.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/648/ata_sessao_ordinaria_741.pdf</t>
   </si>
   <si>
     <t>Ata da 741ª (Septingentésima Quadragésima Primeira) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e nove dias do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/649/ata_sessao_ordinaria_742.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/649/ata_sessao_ordinaria_742.pdf</t>
   </si>
   <si>
     <t>Ata da 742ª (Septingentésima Quadragésima Segunda) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos doze dias do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/650/ata_sessao_ordinaria_743.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/650/ata_sessao_ordinaria_743.pdf</t>
   </si>
   <si>
     <t>Ata da 743ª (Septingentésima Quadragésima Terceira) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e seis dias do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/651/ata_sessao_ordinaria_744.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/651/ata_sessao_ordinaria_744.pdf</t>
   </si>
   <si>
     <t>Ata da 744ª (Septingentésima Quadragésima Quarta) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos três dias do mês de outubro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/652/ata_sessao_ordinaria_745.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/652/ata_sessao_ordinaria_745.pdf</t>
   </si>
   <si>
     <t>Ata da 745ª (Septingentésima Quadragésima Quinta) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e quatro dias do mês de outubro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/653/ata_sessao_ordinaria_746.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/653/ata_sessao_ordinaria_746.pdf</t>
   </si>
   <si>
     <t>Ata da 746ª (Septingentésima Quadragésima Sexta) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos quatorze dias do mês de novembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/669/ata_da_sessao_ordinaria_no_747_-_28-11-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 747ª (Septingentésima Quadragésima Sétima) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e oito dias do mês de novembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/670/ata_da_sessao_ordinaria_no_748_-_12-12-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 748ª (Septingentésima Quadragésima Oitava) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos doze dias do mês de dezembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/671/ata_da_sessao_ordinaria_no_749_-_19-12-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 749ª (Septingentésima Quadragésima Nona) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezenove dias do mês de dezembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
+  </si>
+  <si>
     <t>577</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>ATLEX</t>
   </si>
   <si>
     <t>Ata do Legislativo Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/577/ata_da_sessao_extraordinaria_no_154_-_06-01-2025_-_posse_ismael.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/577/ata_da_sessao_extraordinaria_no_154_-_06-01-2025_-_posse_ismael.pdf</t>
   </si>
   <si>
     <t>Ata da 154ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/578/ata_da_sessao_extraordinaria_no_155_-_10-01-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/578/ata_da_sessao_extraordinaria_no_155_-_10-01-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 155ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/579/ata_da_sessao_extraordinaria_no_156_-_10-01-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/579/ata_da_sessao_extraordinaria_no_156_-_10-01-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 156ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/580/ata_da_sessao_extraordinaria_no_157_-_10-01-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/580/ata_da_sessao_extraordinaria_no_157_-_10-01-2025.pdf</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/643/ata_sessao_extraordinaria_158.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/643/ata_sessao_extraordinaria_158.pdf</t>
   </si>
   <si>
     <t>Ata da 158ª (Centésima Quinquagésima Oitava) sessão extraordinária no primeiro período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 03 dias do mês de junho do ano de dois mil e vinte e cinco, sob a Presidência do vereador Ramildo dos Reis Galvão, para tratar dos Projetos de Lei 005/2025 e 006/2025.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/644/ata_sessao_extraordinaria_159.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/644/ata_sessao_extraordinaria_159.pdf</t>
   </si>
   <si>
     <t>Ata da 159ª (Centésima Quinquagésima Nona) sessão extraordinária no primeiro período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos sete dias do mês de julho do ano de dois mil e vinte e cinco, sob a Presidência do vereador Ramildo dos Reis Galvão, Tratar das Contas Públicas do Exercício de 2016.</t>
   </si>
   <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/674/ata_da_sessao_extraordinaria_no_160_-_17-10-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 160ª (Centésima Sexagésima) sessão extraordinária no segundo período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dezessete dias do mês de outubro do ano de dois mil e vinte e cinco, sob a Presidência do vereador Ramildo dos Reis Galvão, Tratar do Projeto de Lei 008/2025.</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/675/ata_da_sessao_extraordinaria_no_161_-_23-12-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 161ª (Centésima Sexagésima Primeira) sessão extraordinária no segundo período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e três dias do mês de dezembro do ano de dois mil e vinte e cinco, sob a Presidência do vereador Ramildo dos Reis Galvão, Tratar do Projeto de Lei 011/2025.</t>
+  </si>
+  <si>
     <t>654</t>
   </si>
   <si>
     <t>ATLIT</t>
   </si>
   <si>
     <t>Ata do Legislativo Itinerante</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/654/ata_sessao_itinerante_001.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/654/ata_sessao_itinerante_001.pdf</t>
   </si>
   <si>
     <t>Ata da 001ª (Primeira) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos seis dias do mês de setembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/655/ata_sessao_itinerante_002.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/655/ata_sessao_itinerante_002.pdf</t>
   </si>
   <si>
     <t>Ata da 002ª (Segunda) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte dias do mês de setembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/664/ata_da_sessao_itinerante_no_003_-_11-10-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 003ª (Terceira) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos onze dias do mês de outubro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/665/ata_da_sessao_itinerante_no_004_-_18-10-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 004ª (Quarta) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezoito dias do mês de outubro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/666/ata_da_sessao_itinerante_no_005_-_08-11-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 005ª (Quinta) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos oito dias do mês de novembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/667/ata_da_sessao_itinerante_no_006_-_22-11-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 006ª (Sexta) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e dois dias do mês de novembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/668/ata_da_sessao_itinerante_no_007_-_05-12-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 007ª (Sétima) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos cinco dias do mês de dezembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1470,68 +1600,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/565/proj._lei_001-2025_-_diario_oficial_gopa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_002_-_titulos_definitivos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/590/ldo_2026_-_goineisa_do_para_-_finalizada1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_-_anulacao_titulo1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/610/pl_005-2025_-_sisan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/611/pl_006-2025_-_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/618/pl_007-2025_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/656/pl_008-2025_-_cisat.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/619/ppa_2026-2029__-_goianesia_do_para1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/657/pl_010-2025_-_titulos_definitivos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/658/pl_012-2025_-_altera_lei_798.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/663/pl_013-2025_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/660/pl_014-2025_-_prorroga_lei_756.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_do_legislativo_001-2025_-_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_do_legislativo_002-2025_-_crianca_autista.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_do_legislativo_003-2025_-_protecao_a_criancas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_do_legislativo_004-2025_-_alteracao_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_do_legislativo_005-2025_-_trilhas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_legislativo_003-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_legislativo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_legislativo_006-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_legislativo_008-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_legislativo_009-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_legislativo_010-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_legislativo_011-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_legislativo_012-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_legislativo_013-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_legislativo_014-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_legislativo_015-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_legislativo_016-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_legislativo_017-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/620/requerimento_legislativo_020-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_legislativo_021-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_legislativo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_legislativo_023-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_legislativo_024-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_legislativo_025-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_legislativo_026-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_legislativo_027-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_legislativo_028-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_legislativo_029-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_legislativo_030-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_legislativo_031-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_legislativo_032-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_legislativo_033-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_legislativo_035-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_036-2025_cameras_de_seguranca_nas_escolas_-_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/571/ata_sessao_ordinaria_718.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/572/ata_sessao_ordinaria_719.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/573/ata_sessao_ordinaria_720.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/582/ata_da_sessao_ordinaria_no_721_-_21-02-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/583/ata_sessao_ordinaria_722.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_no_723_-_07-03-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_no_724_-_21-03-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_no_725_-_28-03-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/596/ata_da_sessao_ordinaria_no_726_-_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/597/ata_da_sessao_ordinaria_no_727_-_11-04-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/598/ata_da_sessao_ordinaria_no_728_-_25-04-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/599/ata_da_sessao_ordinaria_no_729_-_09-05-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/612/ata_da_sessao_ordinaria_no_730_-_16-05-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/613/ata_da_sessao_ordinaria_no_731_-_23-05-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/614/ata_da_sessao_ordinaria_no_732_-_30-05-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/615/ata_da_sessao_ordinaria_no_733_-_06-06-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/626/ata_sessao_ordinaria_734.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/627/ata_sessao_ordinaria_735.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/628/ata_sessao_ordinaria_736.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/629/ata_sessao_ordinaria_737.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/630/ata_sessao_ordinaria_738.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/631/ata_sessao_ordinaria_739.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/632/ata_sessao_ordinaria_740.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/648/ata_sessao_ordinaria_741.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/649/ata_sessao_ordinaria_742.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/650/ata_sessao_ordinaria_743.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/651/ata_sessao_ordinaria_744.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/652/ata_sessao_ordinaria_745.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/653/ata_sessao_ordinaria_746.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/577/ata_da_sessao_extraordinaria_no_154_-_06-01-2025_-_posse_ismael.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/578/ata_da_sessao_extraordinaria_no_155_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/579/ata_da_sessao_extraordinaria_no_156_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/580/ata_da_sessao_extraordinaria_no_157_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/643/ata_sessao_extraordinaria_158.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/644/ata_sessao_extraordinaria_159.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/654/ata_sessao_itinerante_001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/655/ata_sessao_itinerante_002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/565/proj._lei_001-2025_-_diario_oficial_gopa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_002_-_titulos_definitivos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/590/ldo_2026_-_goineisa_do_para_-_finalizada1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_-_anulacao_titulo1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/610/pl_005-2025_-_sisan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/611/pl_006-2025_-_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/618/pl_007-2025_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/656/pl_008-2025_-_cisat.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/619/ppa_2026-2029__-_goianesia_do_para1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/657/pl_010-2025_-_titulos_definitivos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_011_-_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/658/pl_012-2025_-_altera_lei_798.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/663/pl_013-2025_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/660/pl_014-2025_-_prorroga_lei_756.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_do_legislativo_001-2025_-_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_do_legislativo_002-2025_-_crianca_autista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_do_legislativo_003-2025_-_protecao_a_criancas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_do_legislativo_004-2025_-_alteracao_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_do_legislativo_005-2025_-_trilhas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_legislativo_003-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_legislativo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_legislativo_006-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_legislativo_008-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_legislativo_009-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_legislativo_010-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_legislativo_011-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_legislativo_012-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_legislativo_013-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_legislativo_014-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_legislativo_015-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_legislativo_016-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_legislativo_017-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/620/requerimento_legislativo_020-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_legislativo_021-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_legislativo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_legislativo_023-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_legislativo_024-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_legislativo_025-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_legislativo_026-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_legislativo_027-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_legislativo_028-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_legislativo_029-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_legislativo_030-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_legislativo_031-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_legislativo_032-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_legislativo_033-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_legislativo_035-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_036-2025_cameras_de_seguranca_nas_escolas_-_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/673/requerimento_037-2025_recuperacao_vicinal_naun_-_mayko.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/571/ata_sessao_ordinaria_718.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/572/ata_sessao_ordinaria_719.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/573/ata_sessao_ordinaria_720.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/582/ata_da_sessao_ordinaria_no_721_-_21-02-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/583/ata_sessao_ordinaria_722.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_no_723_-_07-03-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_no_724_-_21-03-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_no_725_-_28-03-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/596/ata_da_sessao_ordinaria_no_726_-_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/597/ata_da_sessao_ordinaria_no_727_-_11-04-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/598/ata_da_sessao_ordinaria_no_728_-_25-04-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/599/ata_da_sessao_ordinaria_no_729_-_09-05-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/612/ata_da_sessao_ordinaria_no_730_-_16-05-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/613/ata_da_sessao_ordinaria_no_731_-_23-05-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/614/ata_da_sessao_ordinaria_no_732_-_30-05-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/615/ata_da_sessao_ordinaria_no_733_-_06-06-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/626/ata_sessao_ordinaria_734.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/627/ata_sessao_ordinaria_735.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/628/ata_sessao_ordinaria_736.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/629/ata_sessao_ordinaria_737.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/630/ata_sessao_ordinaria_738.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/631/ata_sessao_ordinaria_739.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/632/ata_sessao_ordinaria_740.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/648/ata_sessao_ordinaria_741.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/649/ata_sessao_ordinaria_742.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/650/ata_sessao_ordinaria_743.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/651/ata_sessao_ordinaria_744.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/652/ata_sessao_ordinaria_745.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/653/ata_sessao_ordinaria_746.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/669/ata_da_sessao_ordinaria_no_747_-_28-11-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/670/ata_da_sessao_ordinaria_no_748_-_12-12-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/671/ata_da_sessao_ordinaria_no_749_-_19-12-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/577/ata_da_sessao_extraordinaria_no_154_-_06-01-2025_-_posse_ismael.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/578/ata_da_sessao_extraordinaria_no_155_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/579/ata_da_sessao_extraordinaria_no_156_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/580/ata_da_sessao_extraordinaria_no_157_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/643/ata_sessao_extraordinaria_158.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/644/ata_sessao_extraordinaria_159.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/674/ata_da_sessao_extraordinaria_no_160_-_17-10-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/675/ata_da_sessao_extraordinaria_no_161_-_23-12-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/654/ata_sessao_itinerante_001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/655/ata_sessao_itinerante_002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/664/ata_da_sessao_itinerante_no_003_-_11-10-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/665/ata_da_sessao_itinerante_no_004_-_18-10-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/666/ata_da_sessao_itinerante_no_005_-_08-11-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/667/ata_da_sessao_itinerante_no_006_-_22-11-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/668/ata_da_sessao_itinerante_no_007_-_05-12-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H91"/>
+  <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1863,1985 +1993,2297 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E17" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F18" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H18" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E19" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F19" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="E20" t="s">
+        <v>70</v>
+      </c>
+      <c r="F20" t="s">
+        <v>71</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
+        <v>88</v>
+      </c>
+      <c r="E21" t="s">
         <v>89</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21" t="s">
+        <v>81</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F23" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F24" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E25" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F25" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F26" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E27" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F27" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H27" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>113</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D28" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E28" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F28" t="s">
         <v>114</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H28" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D29" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E29" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F29" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>121</v>
+        <v>49</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F30" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>122</v>
       </c>
       <c r="H30" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>124</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>53</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E31" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F31" t="s">
+        <v>114</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E32" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F32" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H32" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>131</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E33" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F33" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>132</v>
       </c>
       <c r="H33" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>134</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
+        <v>65</v>
+      </c>
+      <c r="D34" t="s">
+        <v>93</v>
+      </c>
+      <c r="E34" t="s">
+        <v>94</v>
+      </c>
+      <c r="F34" t="s">
+        <v>128</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D34" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>137</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>138</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>93</v>
+      </c>
+      <c r="E35" t="s">
+        <v>94</v>
+      </c>
+      <c r="F35" t="s">
+        <v>95</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>142</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" t="s">
+        <v>94</v>
+      </c>
+      <c r="F36" t="s">
+        <v>118</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>146</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>93</v>
+      </c>
+      <c r="E37" t="s">
+        <v>94</v>
+      </c>
+      <c r="F37" t="s">
+        <v>95</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D37" t="s">
-[...8 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>150</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>93</v>
+      </c>
+      <c r="E38" t="s">
+        <v>94</v>
+      </c>
+      <c r="F38" t="s">
+        <v>95</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>154</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>93</v>
+      </c>
+      <c r="E39" t="s">
+        <v>94</v>
+      </c>
+      <c r="F39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D39" t="s">
-[...5 lines deleted...]
-      <c r="F39" t="s">
+      <c r="H39" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>157</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" t="s">
+        <v>93</v>
+      </c>
+      <c r="E40" t="s">
+        <v>94</v>
+      </c>
+      <c r="F40" t="s">
         <v>159</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="G40" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D40" t="s">
-[...8 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>163</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" t="s">
+        <v>94</v>
+      </c>
+      <c r="F41" t="s">
+        <v>71</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="D41" t="s">
-[...8 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>167</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>93</v>
+      </c>
+      <c r="E42" t="s">
+        <v>94</v>
+      </c>
+      <c r="F42" t="s">
+        <v>118</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>170</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>171</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" t="s">
+        <v>94</v>
+      </c>
+      <c r="F43" t="s">
+        <v>118</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>175</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>93</v>
+      </c>
+      <c r="E44" t="s">
+        <v>94</v>
+      </c>
+      <c r="F44" t="s">
+        <v>118</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D44" t="s">
-[...8 lines deleted...]
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>178</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>179</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>93</v>
+      </c>
+      <c r="E45" t="s">
+        <v>94</v>
+      </c>
+      <c r="F45" t="s">
+        <v>118</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>182</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>183</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>93</v>
+      </c>
+      <c r="E46" t="s">
+        <v>94</v>
+      </c>
+      <c r="F46" t="s">
+        <v>114</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>186</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>187</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" t="s">
+        <v>94</v>
+      </c>
+      <c r="F47" t="s">
+        <v>114</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D47" t="s">
-[...8 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>190</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>191</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>93</v>
+      </c>
+      <c r="E48" t="s">
+        <v>94</v>
+      </c>
+      <c r="F48" t="s">
+        <v>95</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="D48" t="s">
-[...8 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>194</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>195</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>93</v>
+      </c>
+      <c r="E49" t="s">
+        <v>94</v>
+      </c>
+      <c r="F49" t="s">
+        <v>95</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="D49" t="s">
-[...8 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>198</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>199</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>93</v>
+      </c>
+      <c r="E50" t="s">
+        <v>94</v>
+      </c>
+      <c r="F50" t="s">
+        <v>118</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="D50" t="s">
-[...8 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>202</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>203</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>93</v>
+      </c>
+      <c r="E51" t="s">
+        <v>94</v>
+      </c>
+      <c r="F51" t="s">
+        <v>118</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="D51" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>206</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>207</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>93</v>
+      </c>
+      <c r="E52" t="s">
+        <v>94</v>
+      </c>
+      <c r="F52" t="s">
+        <v>71</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="D52" t="s">
-[...8 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>210</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>211</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>93</v>
+      </c>
+      <c r="E53" t="s">
+        <v>94</v>
+      </c>
+      <c r="F53" t="s">
+        <v>71</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D53" t="s">
-[...8 lines deleted...]
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>214</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>215</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>93</v>
+      </c>
+      <c r="E54" t="s">
+        <v>94</v>
+      </c>
+      <c r="F54" t="s">
+        <v>118</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>218</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>219</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>93</v>
+      </c>
+      <c r="E55" t="s">
+        <v>94</v>
+      </c>
+      <c r="F55" t="s">
+        <v>114</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D55" t="s">
+      <c r="H55" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>222</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>223</v>
+      </c>
+      <c r="D56" t="s">
+        <v>93</v>
+      </c>
+      <c r="E56" t="s">
+        <v>94</v>
+      </c>
+      <c r="F56" t="s">
+        <v>224</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>226</v>
-      </c>
-[...10 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>227</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>228</v>
+      </c>
+      <c r="D57" t="s">
         <v>229</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="E57" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H57" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>233</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>234</v>
       </c>
       <c r="D58" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E58" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="F58" t="s">
+        <v>230</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>237</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>238</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>229</v>
+      </c>
+      <c r="E59" t="s">
+        <v>230</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="D59" t="s">
-[...8 lines deleted...]
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>242</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>229</v>
+      </c>
+      <c r="E60" t="s">
+        <v>230</v>
+      </c>
+      <c r="F60" t="s">
         <v>243</v>
-      </c>
-[...7 lines deleted...]
-        <v>235</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>244</v>
       </c>
       <c r="H60" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>246</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>247</v>
       </c>
       <c r="D61" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E61" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F61" t="s">
-        <v>77</v>
+        <v>243</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>248</v>
       </c>
       <c r="H61" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>250</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>251</v>
       </c>
       <c r="D62" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E62" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F62" t="s">
-        <v>77</v>
+        <v>243</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>252</v>
       </c>
       <c r="H62" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>254</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>255</v>
       </c>
       <c r="D63" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E63" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F63" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H63" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>258</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>259</v>
       </c>
       <c r="D64" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E64" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F64" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H64" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>262</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>263</v>
       </c>
       <c r="D65" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E65" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>264</v>
       </c>
       <c r="H65" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>266</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>267</v>
       </c>
       <c r="D66" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E66" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F66" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>268</v>
       </c>
       <c r="H66" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>270</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>271</v>
       </c>
       <c r="D67" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E67" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F67" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>272</v>
       </c>
       <c r="H67" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>274</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>275</v>
       </c>
       <c r="D68" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E68" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F68" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>276</v>
       </c>
       <c r="H68" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>278</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>279</v>
       </c>
       <c r="D69" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E69" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F69" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>280</v>
       </c>
       <c r="H69" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>282</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>283</v>
       </c>
       <c r="D70" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E70" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F70" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>284</v>
       </c>
       <c r="H70" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>286</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>287</v>
       </c>
       <c r="D71" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E71" t="s">
-        <v>222</v>
+        <v>230</v>
+      </c>
+      <c r="F71" t="s">
+        <v>81</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>288</v>
       </c>
       <c r="H71" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>290</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>291</v>
       </c>
       <c r="D72" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E72" t="s">
-        <v>222</v>
+        <v>230</v>
+      </c>
+      <c r="F72" t="s">
+        <v>81</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H72" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>294</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>295</v>
       </c>
       <c r="D73" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E73" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>296</v>
       </c>
       <c r="H73" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>298</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>299</v>
       </c>
       <c r="D74" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E74" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>300</v>
       </c>
       <c r="H74" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>302</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>303</v>
       </c>
       <c r="D75" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E75" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>304</v>
       </c>
       <c r="H75" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>306</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>307</v>
       </c>
       <c r="D76" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E76" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>308</v>
       </c>
       <c r="H76" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>310</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>311</v>
       </c>
       <c r="D77" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E77" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>312</v>
       </c>
       <c r="H77" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>314</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>315</v>
       </c>
       <c r="D78" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E78" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>316</v>
       </c>
       <c r="H78" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>318</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>319</v>
       </c>
       <c r="D79" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E79" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>320</v>
       </c>
       <c r="H79" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>322</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>323</v>
       </c>
       <c r="D80" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E80" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>324</v>
       </c>
       <c r="H80" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>326</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>327</v>
       </c>
       <c r="D81" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E81" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>328</v>
       </c>
       <c r="H81" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>330</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>331</v>
       </c>
       <c r="D82" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E82" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>332</v>
       </c>
       <c r="H82" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>334</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>335</v>
       </c>
       <c r="D83" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E83" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>336</v>
       </c>
       <c r="H83" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>338</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>339</v>
       </c>
       <c r="D84" t="s">
+        <v>229</v>
+      </c>
+      <c r="E84" t="s">
+        <v>230</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="E84" t="s">
+      <c r="H84" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>342</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>343</v>
+      </c>
+      <c r="D85" t="s">
+        <v>229</v>
+      </c>
+      <c r="E85" t="s">
+        <v>230</v>
+      </c>
+      <c r="F85" t="s">
+        <v>243</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="H85" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>346</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>347</v>
+      </c>
+      <c r="D86" t="s">
+        <v>229</v>
+      </c>
+      <c r="E86" t="s">
+        <v>230</v>
+      </c>
+      <c r="F86" t="s">
+        <v>81</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="H86" t="s">
         <v>349</v>
-      </c>
-[...10 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>350</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>351</v>
+      </c>
+      <c r="D87" t="s">
+        <v>229</v>
+      </c>
+      <c r="E87" t="s">
+        <v>230</v>
+      </c>
+      <c r="F87" t="s">
+        <v>81</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="H87" t="s">
         <v>353</v>
-      </c>
-[...10 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>354</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
         <v>355</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
+        <v>229</v>
+      </c>
+      <c r="E88" t="s">
+        <v>230</v>
+      </c>
+      <c r="F88" t="s">
+        <v>81</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="D88" t="s">
-[...8 lines deleted...]
-      <c r="G88" s="1" t="s">
+      <c r="H88" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>358</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>359</v>
       </c>
-      <c r="B89" t="s">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>360</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>361</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H89" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>365</v>
       </c>
       <c r="D90" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E90" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>361</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>366</v>
       </c>
       <c r="H90" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>368</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
+        <v>369</v>
+      </c>
+      <c r="D91" t="s">
+        <v>360</v>
+      </c>
+      <c r="E91" t="s">
+        <v>361</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H91" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>372</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>373</v>
+      </c>
+      <c r="D92" t="s">
+        <v>360</v>
+      </c>
+      <c r="E92" t="s">
+        <v>361</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H92" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>375</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>376</v>
+      </c>
+      <c r="D93" t="s">
+        <v>360</v>
+      </c>
+      <c r="E93" t="s">
+        <v>361</v>
+      </c>
+      <c r="F93" t="s">
+        <v>81</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H93" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>379</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>380</v>
+      </c>
+      <c r="D94" t="s">
+        <v>360</v>
+      </c>
+      <c r="E94" t="s">
+        <v>361</v>
+      </c>
+      <c r="F94" t="s">
+        <v>81</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H94" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>383</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>384</v>
+      </c>
+      <c r="D95" t="s">
+        <v>360</v>
+      </c>
+      <c r="E95" t="s">
+        <v>361</v>
+      </c>
+      <c r="F95" t="s">
+        <v>81</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H95" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>387</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>388</v>
+      </c>
+      <c r="D96" t="s">
+        <v>360</v>
+      </c>
+      <c r="E96" t="s">
+        <v>361</v>
+      </c>
+      <c r="F96" t="s">
+        <v>81</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H96" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>391</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" t="s">
+        <v>392</v>
+      </c>
+      <c r="E97" t="s">
+        <v>393</v>
+      </c>
+      <c r="F97" t="s">
+        <v>243</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H97" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>396</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
         <v>17</v>
       </c>
-      <c r="D91" t="s">
-[...12 lines deleted...]
-        <v>370</v>
+      <c r="D98" t="s">
+        <v>392</v>
+      </c>
+      <c r="E98" t="s">
+        <v>393</v>
+      </c>
+      <c r="F98" t="s">
+        <v>243</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H98" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>399</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>21</v>
+      </c>
+      <c r="D99" t="s">
+        <v>392</v>
+      </c>
+      <c r="E99" t="s">
+        <v>393</v>
+      </c>
+      <c r="F99" t="s">
+        <v>81</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H99" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>402</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>25</v>
+      </c>
+      <c r="D100" t="s">
+        <v>392</v>
+      </c>
+      <c r="E100" t="s">
+        <v>393</v>
+      </c>
+      <c r="F100" t="s">
+        <v>81</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H100" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>405</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>29</v>
+      </c>
+      <c r="D101" t="s">
+        <v>392</v>
+      </c>
+      <c r="E101" t="s">
+        <v>393</v>
+      </c>
+      <c r="F101" t="s">
+        <v>81</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H101" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>408</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>33</v>
+      </c>
+      <c r="D102" t="s">
+        <v>392</v>
+      </c>
+      <c r="E102" t="s">
+        <v>393</v>
+      </c>
+      <c r="F102" t="s">
+        <v>81</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H102" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>411</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103" t="s">
+        <v>392</v>
+      </c>
+      <c r="E103" t="s">
+        <v>393</v>
+      </c>
+      <c r="F103" t="s">
+        <v>81</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H103" t="s">
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3892,50 +4334,62 @@
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>