--- v0 (2026-01-12)
+++ v1 (2026-04-11)
@@ -10,5441 +10,5628 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4712" uniqueCount="1865">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4920" uniqueCount="1927">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinário do Legislativo</t>
+  </si>
+  <si>
+    <t>Carlos Eduardo F. Machado</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/677/projeto_de_lei_do_legislativo_001-2026__regulamentacao_do_som_automotivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da utilização de som automotivo no Município de Goianésia do Pará, cria local específico para apresentações, encontros e disputas de som automotivo, revoga a Lei Municipal nº 485/2013 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/678/projeto_de_lei_do_legislativo_002-2026__regulamentacao_de_bares_e_similares.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o funcionamento, horários, controle sonoro e medidas de proteção em bares, restaurantes, casas noturnas e estabelecimentos similares no Município de Goianésia do Pará.</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Ramildo dos Reis Galvão</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/679/projeto_de_lei_do_legislativo_003-2026__nome_viveiro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Viveiro Municipal de Goianésia do Pará e dá outras providências</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/680/projeto_de_lei_do_legislativo_004-2026__dia_do_motociclista.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Motociclismo, Reconhece a Prática Lúdica e Desportiva do Motociclismo como Atividade de Lazer e de Incentivo ao Desenvolvimento de Valores Morais, Sociais, de Aprendizado e Pátrios, e dá outras providências</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/676/projeto_resolucao_001-2026_-_reajuste_salarios.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste da remuneração de cargos específicos do quadro de servidores da Câmara Municipal de Goianésia do Pará e dá outras providências.</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Reginaldo Alves Ferreira Costa</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_legislativo_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reforma da Escola de Ensino Ifantil e Fundamental Teoria do Saber</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>Flavio Barbosa dos Santos Santana</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INSTALAÇAO DE 03 BUEIROS NA VICINAL DA COMUNIDADE DA PAZ</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/686/requerimento_legislativo_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇAO DE PONTO DE EMBARQUE E DESEMBARQUE DE ALUNOS AS MARGENS DA PA 263 - BAIRRO ITAMARATY</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>Kayk Guerra dos Anjos</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/687/requerimento_legislativo_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇAO OU DISPONIBILIZAÇAO DE UMA AMBULANCIA ESTILO UTI MÓVEL PARA ATENDER O MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/688/requerimento_legislativo_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE ESTUDOS E PROVIDÊNCIAS PARA IMPLANTAÇÃO DE UM PARQUE INDUSTRIAL NO MUNICÍPIO DE GOIANÉSIA DO PARÁ - PA.</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Darlan Protázio Lago</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/689/requerimento_legislativo_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPONIBILIZAÇÃO PARA A IMPLANTAÇAO DE UM NOVO CEMITÉRIO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>ATLOR</t>
+  </si>
+  <si>
+    <t>Ata do Legislativo Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/672/ata_da_sessao_ordinaria_no_750_-_23-01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 750ª (Septingentésima Quinquagésima) Sessão Ordinária no Primeiro Período Legislativo de 2026, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e três dias do mês de janeiro do ano de dois mil e vinte e seis, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/681/ata_da_sessao_ordinaria_no_751_-_30-01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 751ª (Septingentésima Quinquagésima Primeira) Sessão Ordinária no Primeiro Período Legislativo de 2026, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos trinta dias do mês de janeiro do ano de dois mil e vinte e seis, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/682/ata_da_sessao_ordinaria_no_752_-_06-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 752ª (Septingentésima Quinquagésima Segunda) Sessão Ordinária no Primeiro Período Legislativo de 2026, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos seis dias do mês de fevereiro do ano de dois mil e vinte e seis, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
+  </si>
+  <si>
     <t>565</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Goianésia do Pará - PMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/565/proj._lei_001-2025_-_diario_oficial_gopa.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/565/proj._lei_001-2025_-_diario_oficial_gopa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Diário Oficial do Município de Goianésia do Pará-PA e dá outras providências</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_002_-_titulos_definitivos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_002_-_titulos_definitivos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Titulo Definitivo e da outras providencias.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/590/ldo_2026_-_goineisa_do_para_-_finalizada1.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/590/ldo_2026_-_goineisa_do_para_-_finalizada1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_-_anulacao_titulo1.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_-_anulacao_titulo1.pdf</t>
   </si>
   <si>
     <t>Anula o §2º da Lei nº 784/2024/PMGP/GP, referente ao Processo nº 021/2024, de autoria do Poder Executivo Municipal , por motivo de fraude na informação da titularidade do imóvel.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/610/pl_005-2025_-_sisan.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/610/pl_005-2025_-_sisan.pdf</t>
   </si>
   <si>
     <t>"Institui o Sistema Municipal de Segurança Alimentar e Nutricional Sustentável- SISAN do Município de Goianésia do Pará, estabelece os componentes municipais do Sistema de Segurança Alimentar e Nutricional Sustentável, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional Sustentável e dá outras providencias."</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/611/pl_006-2025_-_conselho_da_mulher.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/611/pl_006-2025_-_conselho_da_mulher.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal dos Direitos da Mulher, a Coordenadoria Municipal de Políticas Públicas Para a Mulher, dispõe sobre o Fundo Municipal de Políticas Públicas para a Mulher e dá outras providências"</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/618/pl_007-2025_-_credito_suplementar.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/618/pl_007-2025_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a realizar a abertura de Crédito especial, por anulação, no valor total de R$ 200.000,00 (duzentos mil reais), no orçamento vigente</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/656/pl_008-2025_-_cisat.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/656/pl_008-2025_-_cisat.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Ratificação da Alteração e Consolidação do Contrato de Consórcio e Estatuto do Consórcio Público Intermunicipal de Saúde do Araguaia e Tocantins – CISAT</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/619/ppa_2026-2029__-_goianesia_do_para1.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/619/ppa_2026-2029__-_goianesia_do_para1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANO PLURIANUAL DO MUNICÍPIO DE GOIANÉSIA DO PARÁ PARA O PERÍODO 2026/2029.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/657/pl_010-2025_-_titulos_definitivos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/657/pl_010-2025_-_titulos_definitivos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá outras providências</t>
   </si>
   <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_011_-_orcamento_2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GOIANÉSIA DO PARÁ, ESTADO DO PARÁ, PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>658</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/658/pl_012-2025_-_altera_lei_798.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/658/pl_012-2025_-_altera_lei_798.pdf</t>
   </si>
   <si>
     <t>Altera o § 3º do art. 1C da Lei Municipal nº 798, de 08 de agosto de 2025, que “Autoriza o Prefeito Municipal de Goianésia do Pará, expedir Título Definitivo e dá outras providências</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/663/pl_013-2025_-_titulos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/663/pl_013-2025_-_titulos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal Expedir Títulos Definitivos e dá outras providências</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/660/pl_014-2025_-_prorroga_lei_756.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/660/pl_014-2025_-_prorroga_lei_756.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência da Lei Municipal nº 756, de 14 de setembro de 2022, que dispõe sobre o Plano Municipal de Educação de Goianésia do Pará</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>PLOL</t>
-[...8 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_do_legislativo_001-2025_-_violencia_contra_mulher.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_do_legislativo_001-2025_-_violencia_contra_mulher.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Enfrentamento à Violência contra a Mulher no Município de Goianésia do Pará - PA, estabelece diretrizes para sua implementação e dá outras providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_do_legislativo_002-2025_-_crianca_autista.pdf</t>
-[...2 lines deleted...]
-    <t>Institui a Política Municipal de Enfrentamento à Violência contra a Mulher no Município de Goianésia do Pará - PA, estabelece diretrizes para sua implementação e dá outras providências</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_do_legislativo_002-2025_-_crianca_autista.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o direito de pessoas com Transtorno do Espectro Autista (TEA) adentrarem com alimentos, objetos de apoio e utensílios necessários em espaços públicos e privados no município de Goianésia do Pará e dá outras providências</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_do_legislativo_003-2025_-_protecao_a_criancas.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_do_legislativo_003-2025_-_protecao_a_criancas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de proteção a crianças e adolescentes contra abusos, violência e riscos em redes sociais, jogos online e ambientes virtuais no município de Goianésia do Pará, e dá outras providências</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>Mesa Diretora - MD</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_do_legislativo_004-2025_-_alteracao_da_estrutura_administrativa.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_do_legislativo_004-2025_-_alteracao_da_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 783/2024, que trata da Estrutura Organizacional e do Plano de Carreira, Cargos e Vencimentos do Quadro de Pessoal da Câmara Municipal de Goianésia do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_do_legislativo_005-2025_-_trilhas.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_do_legislativo_005-2025_-_trilhas.pdf</t>
   </si>
   <si>
     <t>Institui o Período Municipal de Eventos Off-Road no âmbito do Município de Goianésia do Pará e o inclui no Calendário Oficial de Eventos do Município, e dá outras providências</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>PRE</t>
-[...5 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_resolucao_001-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_resolucao_001-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para a concessão de Diárias aos Vereadores e Servidores da Câmara Municipal de Goianésia do Pará e dá outras providências</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>REQ</t>
-[...8 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_legislativo_001-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_legislativo_001-2025.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E CONSTRUÇÃO DE CENTRO DE LAZER NA REPRESA DO BAIRRO BOA ESPERANÇA</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_legislativo_002-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_legislativo_002-2025.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO (REDUÇÃO) DOS DOIS REDUTORES DE VELOCIDADE (QUEBRA MOLAS), localizados na Rua Valdeir Alves, nas proximidades da Vigilância em Saúde, município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_legislativo_003-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_legislativo_003-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE OU PONTILHÃO, na Vicinal do Raimundo Roco, que interliga a Região da Faia ao Núcleo II da Cinco Irmãos, áreas rurais do município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_legislativo_004-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_legislativo_004-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE NA VICINAL DA COMUNIDADE LIA, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_legislativo_005-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_legislativo_005-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM PONTO DE APOIO À SAÚDE, na Comunidade Santa Paula, área rural desta municipalidade</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_legislativo_006-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_legislativo_006-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E REPAROS no SISTEMA DE ILUMINAÇÃO PÚBLICA na AVENIDA TANCREDO NEVES, no percurso entre os postos de abastecimento Paraíso e Santa Luzia</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>Reginaldo Alves Ferreira Costa</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_legislativo_008-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_legislativo_008-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PONTE, QUE DÁ ACESSO À COMUNIDADE BOM JESUS</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_legislativo_009-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_legislativo_009-2025.pdf</t>
   </si>
   <si>
     <t>Requere a construção dos MUROS das ESCOLAS localizadas na Região do Açaizal, Fazendinha e Gancho da Velha, áreas rurais desta municipalidade</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_legislativo_010-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_legislativo_010-2025.pdf</t>
   </si>
   <si>
     <t>Rquer que seja construído a BASE (ESTRUTURA) da CAIXA D’ÁGUA da Salta-Z, localizadas na Vila Alício, área rural desta municipalidade</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_legislativo_011-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_legislativo_011-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a CONSTRUÇÃO DE UM PONTILHÃO NA VICINAL DO CARACOL, nas proximidades da propriedade do Sr. Derlandes, área rural de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>José Ribamar Evangelista de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_legislativo_012-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_legislativo_012-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a REFORMA E CONSTRUÇÃO DO MURO DO POSTO DE SAÚDE da Vila Jutuba, área rural de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_legislativo_013-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_legislativo_013-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que ocorram reparos no SISTEMA DE ILUMINAÇÃO PÚBLICA, e INSTALAÇÃO DE REFLETORES CAMPO DE FUTEBOL da VILA APARECIDA, área rural deste município</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_legislativo_014-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_legislativo_014-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a CONSTRUÇÃO DE ARQUIBANCADA E DE DOIS BANHEIROS NA PRAÇA SANTA LUZIA.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_legislativo_015-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_legislativo_015-2025.pdf</t>
   </si>
   <si>
     <t>solicitando a implantação de CENTRO MUNICIPAL DE REFERÊNCIA DO AUTISMO E DA PESSOA COM DEFICIÊNCIA EM GOIANÉSIA DO PARÁ.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_legislativo_016-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_legislativo_016-2025.pdf</t>
   </si>
   <si>
     <t>que seja lotado CADEIRAS ODONTOLÓGICAS NOS POSTOS DE SAÚDE das Vilas São Pedro (Porto Novo), Janari, Aparecida e Cinco Irmãos, situadas no município de Goianésia do Pará</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_legislativo_017-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_legislativo_017-2025.pdf</t>
   </si>
   <si>
     <t>que seja encaminhado por ofício ao prefeito municipal, REQUERIMENTO solicitando a RECUPERAÇÃO DA VICINAL DO PITINGA, área rural de Goianésia do Pará-PA.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA VICINAL Da SANTA PAULA, área rural de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento1.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento1.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a REFORMA E CONSTRUÇÃO DO MURO DA ESCOLA da Vila Jutuba, área rural de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>Darlan Protázio Lago</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/620/requerimento_legislativo_020-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/620/requerimento_legislativo_020-2025.pdf</t>
   </si>
   <si>
     <t>RECUPERACAO DAS VICINAIS DO SRS. JONAS E JAIME, sentido cidade de Jacunda/PA, área rural desta municipalidade</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_legislativo_021-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_legislativo_021-2025.pdf</t>
   </si>
   <si>
     <t>RECUPERACAO DAS VICINAIS DAS VILAS SAO BENEDITO E ACAPÚ</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_legislativo_022-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_legislativo_022-2025.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DO SERVIÇO DE LIMPEZA E DESOBSTRUÇÃO DO RIO DA VILA JANARI</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_legislativo_023-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_legislativo_023-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação da Recuperação da Vicinal C-22.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_legislativo_024-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_legislativo_024-2025.pdf</t>
   </si>
   <si>
     <t>RETOMADA DOS ATENDIMENTOS E SERVIÇOS DA UBS DA VILA JANARI</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_legislativo_025-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_legislativo_025-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Implantação de 10 manilhas no Trevo da C-8, nas proximidades da Igreja Assembléia de Deus.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_legislativo_026-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_legislativo_026-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação da Cobertura da Feira Livre da Vila Aparecida</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_legislativo_027-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_legislativo_027-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Construção de uma Passarela com Cobertura na Escola Prof. Edvandro Fernandes da Silva da Vila Aparecida</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_legislativo_028-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_legislativo_028-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Recuperação da Vicinal do Garrafão.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_legislativo_029-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_legislativo_029-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação da Recuperação de Estrada, Pontes e Bueiros da Vicinal 122.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_legislativo_030-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_legislativo_030-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE NOVAS PONTES SOBRE O RIO DOURADO E RIO 10 E MANUTENÇÃO DA PONTE DO RIO MOJUZINHO</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_legislativo_031-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_legislativo_031-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DO CEMITÉRIO DA VILA JANARI</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_legislativo_032-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_legislativo_032-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação da Recuperação das Vicinais B e C, Região Indiana e Implantação de Bueiro na Vicinal B.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_legislativo_033-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_legislativo_033-2025.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO E RECUPERAÇÃO DA VICINAL 5 IRMÃOS E DEMAIS QUE DÃO ACESSO A SEUS NÚCLEOS</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_legislativo_035-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_legislativo_035-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Manutenção das Ruas da Vila Carote e Instalação de Micro Sistema de Abastecimento de Água.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_036-2025_cameras_de_seguranca_nas_escolas_-_reginaldo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_036-2025_cameras_de_seguranca_nas_escolas_-_reginaldo.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS ESCOLAS PÚBLICAS MUNICIPAIS de Goianésia do Pará-PA</t>
   </si>
   <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Mayko Rezende</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/673/requerimento_037-2025_recuperacao_vicinal_naun_-_mayko.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a RECUPERAÇÃO DA VICINAL NAUN, que interliga a Vila Pitinga ao Núcleo I da Região da Cinco Irmãos, área rural do Município de Goianésia do Pará–PA.</t>
+  </si>
+  <si>
     <t>571</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>ATLOR</t>
-[...5 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/571/ata_sessao_ordinaria_718.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/571/ata_sessao_ordinaria_718.pdf</t>
   </si>
   <si>
     <t>Ata da 718ª Sessão Ordinária</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/572/ata_sessao_ordinaria_719.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/572/ata_sessao_ordinaria_719.pdf</t>
   </si>
   <si>
     <t>Ata da 719ª Sessão Ordinária</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/573/ata_sessao_ordinaria_720.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/573/ata_sessao_ordinaria_720.pdf</t>
   </si>
   <si>
     <t>Ata da 720ª Sessão Ordinária</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>Câmara Municipal de Goianésia do Pará - CMGP</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/582/ata_da_sessao_ordinaria_no_721_-_21-02-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/582/ata_da_sessao_ordinaria_no_721_-_21-02-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 721ª Sessão Ordinária</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/583/ata_sessao_ordinaria_722.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/583/ata_sessao_ordinaria_722.pdf</t>
   </si>
   <si>
     <t>Ata da 722ª Sessão Ordinária</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_no_723_-_07-03-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_no_723_-_07-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 723ª (Septingentésima Vigésima Terceira) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos sete dias do mês de março do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_no_724_-_21-03-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_no_724_-_21-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 724ª (Septingentésima Vigésima Quarta) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e um dias do mês de março do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_no_725_-_28-03-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_no_725_-_28-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 725ª (Septingentésima Vigésima Quinta) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e oito dias do mês de março do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/596/ata_da_sessao_ordinaria_no_726_-_04-04-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/596/ata_da_sessao_ordinaria_no_726_-_04-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 726ª (Septingentésima Vigésima Sexta) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos quatro dias do mês de abril do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/597/ata_da_sessao_ordinaria_no_727_-_11-04-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/597/ata_da_sessao_ordinaria_no_727_-_11-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 727ª (Septingentésima Vigésima Sétima) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos onze dias do mês de abril do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/598/ata_da_sessao_ordinaria_no_728_-_25-04-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/598/ata_da_sessao_ordinaria_no_728_-_25-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 728ª (Septingentésima Vigésima Oitava) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e cinco dias do mês de abril do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/599/ata_da_sessao_ordinaria_no_729_-_09-05-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/599/ata_da_sessao_ordinaria_no_729_-_09-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 729ª (Septingentésima Vigésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos nove dias do mês de maio do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/612/ata_da_sessao_ordinaria_no_730_-_16-05-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/612/ata_da_sessao_ordinaria_no_730_-_16-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 730ª (Septingentésima Trigésima) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezesseis dias do mês de maio do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/613/ata_da_sessao_ordinaria_no_731_-_23-05-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/613/ata_da_sessao_ordinaria_no_731_-_23-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 731ª (Septingentésima Trigésima Primeira) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e três dias do mês de maio do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/614/ata_da_sessao_ordinaria_no_732_-_30-05-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/614/ata_da_sessao_ordinaria_no_732_-_30-05-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 732ª (Septingentésima Trigésima Segunda) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos trinta dias do mês de maio do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/615/ata_da_sessao_ordinaria_no_733_-_06-06-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/615/ata_da_sessao_ordinaria_no_733_-_06-06-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 733ª (Septingentésima Trigésima Terceira) Sessão Ordinária no Primeiro Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos seis dias do mês de junho do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/626/ata_sessao_ordinaria_734.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/626/ata_sessao_ordinaria_734.pdf</t>
   </si>
   <si>
     <t>Ata da 734. (Septingentésima TrigésimaQuarta) Sessão Ordinária no Primeiro Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos treze dias do mês de junho do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/627/ata_sessao_ordinaria_735.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/627/ata_sessao_ordinaria_735.pdf</t>
   </si>
   <si>
     <t>Ata da 735. (Septingentésima Trigésima Quinta) Sessão Ordinária no Primeiro Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e sete dias do mês de junho do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/628/ata_sessao_ordinaria_736.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/628/ata_sessao_ordinaria_736.pdf</t>
   </si>
   <si>
     <t>Ata da 736. (Septingentésima Trigésima Sexta) Sessão Ordinária no Primeiro Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos quatro dias do mês de julho do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/629/ata_sessao_ordinaria_737.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/629/ata_sessao_ordinaria_737.pdf</t>
   </si>
   <si>
     <t>Ata da 737. (Septingentésima Trigésima Sétima) Sessão Ordinária no Primeiro Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos onze dias do mês de julho do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/630/ata_sessao_ordinaria_738.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/630/ata_sessao_ordinaria_738.pdf</t>
   </si>
   <si>
     <t>Ata da 738. (Septingentésima Trigésima Oitava) Sessão Ordinária no Segundo Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada no primeiro dia do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/631/ata_sessao_ordinaria_739.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/631/ata_sessao_ordinaria_739.pdf</t>
   </si>
   <si>
     <t>Ata da 739. (Septingentésima Trigésima Nona) Sessão Ordinária no Segundo Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos oito dias do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/632/ata_sessao_ordinaria_740.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/632/ata_sessao_ordinaria_740.pdf</t>
   </si>
   <si>
     <t>Ata da 740. (Septingentésima Quadragésima) Sessão Ordinária no Segundo Periodo Legislativo de 2025, da Nona legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e um dias do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/648/ata_sessao_ordinaria_741.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/648/ata_sessao_ordinaria_741.pdf</t>
   </si>
   <si>
     <t>Ata da 741ª (Septingentésima Quadragésima Primeira) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e nove dias do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/649/ata_sessao_ordinaria_742.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/649/ata_sessao_ordinaria_742.pdf</t>
   </si>
   <si>
     <t>Ata da 742ª (Septingentésima Quadragésima Segunda) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos doze dias do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/650/ata_sessao_ordinaria_743.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/650/ata_sessao_ordinaria_743.pdf</t>
   </si>
   <si>
     <t>Ata da 743ª (Septingentésima Quadragésima Terceira) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e seis dias do mês de agosto do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/651/ata_sessao_ordinaria_744.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/651/ata_sessao_ordinaria_744.pdf</t>
   </si>
   <si>
     <t>Ata da 744ª (Septingentésima Quadragésima Quarta) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos três dias do mês de outubro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/652/ata_sessao_ordinaria_745.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/652/ata_sessao_ordinaria_745.pdf</t>
   </si>
   <si>
     <t>Ata da 745ª (Septingentésima Quadragésima Quinta) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e quatro dias do mês de outubro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/653/ata_sessao_ordinaria_746.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/653/ata_sessao_ordinaria_746.pdf</t>
   </si>
   <si>
     <t>Ata da 746ª (Septingentésima Quadragésima Sexta) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos quatorze dias do mês de novembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
   </si>
   <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/669/ata_da_sessao_ordinaria_no_747_-_28-11-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 747ª (Septingentésima Quadragésima Sétima) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e oito dias do mês de novembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/670/ata_da_sessao_ordinaria_no_748_-_12-12-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 748ª (Septingentésima Quadragésima Oitava) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos doze dias do mês de dezembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/671/ata_da_sessao_ordinaria_no_749_-_19-12-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 749ª (Septingentésima Quadragésima Nona) Sessão Ordinária no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezenove dias do mês de dezembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão.</t>
+  </si>
+  <si>
     <t>577</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>ATLEX</t>
   </si>
   <si>
     <t>Ata do Legislativo Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/577/ata_da_sessao_extraordinaria_no_154_-_06-01-2025_-_posse_ismael.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/577/ata_da_sessao_extraordinaria_no_154_-_06-01-2025_-_posse_ismael.pdf</t>
   </si>
   <si>
     <t>Ata da 154ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/578/ata_da_sessao_extraordinaria_no_155_-_10-01-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/578/ata_da_sessao_extraordinaria_no_155_-_10-01-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 155ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/579/ata_da_sessao_extraordinaria_no_156_-_10-01-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/579/ata_da_sessao_extraordinaria_no_156_-_10-01-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 156ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/580/ata_da_sessao_extraordinaria_no_157_-_10-01-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/580/ata_da_sessao_extraordinaria_no_157_-_10-01-2025.pdf</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/643/ata_sessao_extraordinaria_158.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/643/ata_sessao_extraordinaria_158.pdf</t>
   </si>
   <si>
     <t>Ata da 158ª (Centésima Quinquagésima Oitava) sessão extraordinária no primeiro período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 03 dias do mês de junho do ano de dois mil e vinte e cinco, sob a Presidência do vereador Ramildo dos Reis Galvão, para tratar dos Projetos de Lei 005/2025 e 006/2025.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/644/ata_sessao_extraordinaria_159.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/644/ata_sessao_extraordinaria_159.pdf</t>
   </si>
   <si>
     <t>Ata da 159ª (Centésima Quinquagésima Nona) sessão extraordinária no primeiro período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos sete dias do mês de julho do ano de dois mil e vinte e cinco, sob a Presidência do vereador Ramildo dos Reis Galvão, Tratar das Contas Públicas do Exercício de 2016.</t>
   </si>
   <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/674/ata_da_sessao_extraordinaria_no_160_-_17-10-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 160ª (Centésima Sexagésima) sessão extraordinária no segundo período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dezessete dias do mês de outubro do ano de dois mil e vinte e cinco, sob a Presidência do vereador Ramildo dos Reis Galvão, Tratar do Projeto de Lei 008/2025.</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/675/ata_da_sessao_extraordinaria_no_161_-_23-12-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 161ª (Centésima Sexagésima Primeira) sessão extraordinária no segundo período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e três dias do mês de dezembro do ano de dois mil e vinte e cinco, sob a Presidência do vereador Ramildo dos Reis Galvão, Tratar do Projeto de Lei 011/2025.</t>
+  </si>
+  <si>
     <t>654</t>
   </si>
   <si>
     <t>ATLIT</t>
   </si>
   <si>
     <t>Ata do Legislativo Itinerante</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/654/ata_sessao_itinerante_001.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/654/ata_sessao_itinerante_001.pdf</t>
   </si>
   <si>
     <t>Ata da 001ª (Primeira) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos seis dias do mês de setembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/655/ata_sessao_itinerante_002.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/655/ata_sessao_itinerante_002.pdf</t>
   </si>
   <si>
     <t>Ata da 002ª (Segunda) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte dias do mês de setembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
   </si>
   <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/664/ata_da_sessao_itinerante_no_003_-_11-10-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 003ª (Terceira) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos onze dias do mês de outubro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/665/ata_da_sessao_itinerante_no_004_-_18-10-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 004ª (Quarta) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezoito dias do mês de outubro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/666/ata_da_sessao_itinerante_no_005_-_08-11-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 005ª (Quinta) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos oito dias do mês de novembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/667/ata_da_sessao_itinerante_no_006_-_22-11-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 006ª (Sexta) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e dois dias do mês de novembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/668/ata_da_sessao_itinerante_no_007_-_05-12-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 007ª (Sétima) Sessão Itinerante no Segundo Período Legislativo de 2025, da Nona Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos cinco dias do mês de dezembro do ano de dois mil e vinte e cinco, sob a Presidência do Vereador Ramildo dos Reis Galvão, conforme portaria 014/2025.</t>
+  </si>
+  <si>
     <t>536</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_legislativo_001-2024_-_pc_exercicio_2012.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_legislativo_001-2024_-_pc_exercicio_2012.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a APROVAÇÃO DAS CONTAS DE GOVERNO E DE GESTÃO DA PREFEITURA MUNICIPAL DE GOIANÉSIA DO PARÁ, ESTADO DO PARÁ, relativas ao Exercício de 2012, APROVANDO O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DO PARÁ, e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>Antonio Ismael de Almeida Gregorio, Kayk Guerra dos Anjos, Maria Mara Moreno, Mariza do Valdir da Carvoeira, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_decreto_legislativo_002-2024_-_pc_exercicio_2013.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_decreto_legislativo_002-2024_-_pc_exercicio_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a REPROVAÇÃO DAS CONTAS DE GOVERNO E DE GESTÃO DA PREFEITURA MUNICIPAL DE GOIANÉSIA DO PARÁ, APROVANDO O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DO PARÁ, e dá outras providências</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Antonio Calixto Bezerra, Antonio Ismael de Almeida Gregorio, Darlan Protázio Lago, Irmão Jandison, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_emenda_a_lei_organica_001-2024_-_emenda_impositiva_-.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_emenda_a_lei_organica_001-2024_-_emenda_impositiva_-.pdf</t>
   </si>
   <si>
     <t>Inclui o Art. 37-A na Lei Orgânica do município de Goianésia do Pará, dispondo sobre a obrigatoriedade da execução orçamentária e financeira da programação incluída por emendas individuais impositivas do legislativo municipal em Lei Orçamentária Anual (LOA) e adota outras providências</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Secretaria Municipal de Administração</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_complementar.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_complementar.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Alteração da Organização Administrativa do Poder Executivo Municipal, instituindo as Unidades Orçamentarias Gestoras no Município.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n0012024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n0012024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  n°001/2024/PROGEM/PMGP- Projeto de Lei que Institui o Plano Municipal pela Primeira Infância-PMPI de Goianésia do Pará, para o Período de 2022-2023 e dá outras Providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_002-2024_-_titulos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_002-2024_-_titulos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá outras providências.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/514/ldo_2026.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/514/ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_004-2024_-_titulos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_004-2024_-_titulos.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_007-2024_-_sol_nascente..pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_007-2024_-_sol_nascente..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR CESSÃO DE BENS IMÓVEIS PARA MORADORES EM RISCO SOCIAL DE MORADIA, LOTES RECEBIDOS POR FORÇA DE ORDEM JUDICIAL, BAIRRO SOL NASCENTE NO MUNICIPIO DE GOIANÉSIA DO PARA E DA OUTRAS PROVIDENC1AS</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_-_009-2024_-_data-base_pessoal_nao_docente_2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_-_009-2024_-_data-base_pessoal_nao_docente_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Data-Base do Pessoal Não Docente e a Correção Salarial de Acordo dom o Índice Nacional de Preços ao Consumidor Amplo - IPCA, da Rede Municipal de Goianésia do Pará</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_-_010-2024_-_alteracao_rju.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_-_010-2024_-_alteracao_rju.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 187/2007 - Regime Jurídico de Goianésia do Pará.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_-_011-2024_-_do_gestor_2024_-_atualizada.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_-_011-2024_-_do_gestor_2024_-_atualizada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Escolha Democrática de Gestores da Rede Municipal de Ensino de Goianésia do Pará</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_-_012-2024_-_poder_executivo_n_007_de_20_de_outubro_de_2024_de_iniciativa_poder_executivo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_-_012-2024_-_poder_executivo_n_007_de_20_de_outubro_de_2024_de_iniciativa_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos  Carreiras e Remuneração (PCCR) dos Agentes Comunitários de Saúde e dos Agentes de Combate as Edemias e dá outras providências</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_013-2024_loa_exercicio_2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_013-2024_loa_exercicio_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GOIANÉSIA DO PARÁ, PARA O EXERCICIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_15-2024_-_isencao_de_imposto_-_minha_casa_minha_vida_-_gopa.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_15-2024_-_isencao_de_imposto_-_minha_casa_minha_vida_-_gopa.pdf</t>
   </si>
   <si>
     <t>Concede Isenção do Imposto Sobre Serviços de Qualquer Natureza (ISSQN) e do Imposto Sobre a Transmissão de Bens Imóveis Inter Vivos (ITBI) para empreendimentos habitacionais de Interece Social no Município de Goianésia do Pará e dá outras providências</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>Mayko Rezende</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_do_legislativo_001-2024_-_motorista.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_do_legislativo_001-2024_-_motorista.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos I das Lei Municipais nº 410/2012 e 647/2018, criando e regulamentando o Cargo de provimento efetivo de Condutor de Ambulância e dá outras providências</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>Maria Elizangela da Silva Assunção</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_do_legislativo_002-2024_-_altera_lei_370.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_do_legislativo_002-2024_-_altera_lei_370.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 20 e 58 da Lei Municipal 370/2011, que Dispõe sobre o Plano de Cargos e Carreira e Remuneração dos Trabalhadores em Educação Pública de Goianésia do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_do_legislativo_003-2024_-_cirio.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_do_legislativo_003-2024_-_cirio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inserção do “Círio de Nazaré” no Calendário Oficial de Eventos do Município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>Carlos Eduardo F. Machado</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_do_legislativo_004-2024_-_ace_e_acs.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_do_legislativo_004-2024_-_ace_e_acs.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Goianésia do Pará a Repassar aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE) o Incentivo Financeiro Adicional - IFA, e dá Outras Providências</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>INSTITUI A OBRIGATORIEDADE PARA UTILIZAÇÃO DE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL – EPI, AOS PROFISSIONAIS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE À EDEMIAS (ACE)</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_lei_do_legislativo_006-2024_-_estrutura_camara.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_lei_do_legislativo_006-2024_-_estrutura_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional e sobre o Plano de Carreira, Cargos e Vencimentos do Quadro de Pessoal, disciplina a avaliação de desempenho dos servidores públicos da Câmara Municipal de Goianésia do Pará, Estado do Pará e dá outras providências</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_do_legislativo_007-2024_-_prof._educacao_fisica.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_do_legislativo_007-2024_-_prof._educacao_fisica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 632/2016 que dispõe sobre a atuação docente, no Componente Curricular de Educação Física, na rede Municipal de Ensino de Goianésia do Pará.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_do_legislativo_008-2024_-_horario_do_conselho.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_do_legislativo_008-2024_-_horario_do_conselho.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 749/2021 que dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente do município de Goianésia do Pará</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_001-2024_-_composicao_mesa.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_001-2024_-_composicao_mesa.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento da Câmara Municipal de Goianésia do Pará, em seus arts. 01 e 17, e dá outras providências</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>Irmão Jandison, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/495/requerimento_001.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/495/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhada através de ofício ao prefeito municipal, Solicitando a  Recuperação das Vicinais do Paclezinho, área rural desta Municipalidade.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Maria Mara Moreno</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/496/requerimento_002.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/496/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Solicitando a Alocação de Manilhas na Vicinal que dá Acesso Diacuí, área rural do município de Goianésia do Pará-PA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/515/req_005.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/515/req_005.pdf</t>
   </si>
   <si>
     <t>Requer que seja implantado o Projeto Vida Sustentável</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/524/requerimento_006.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/524/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Solicita o mapeamento desta municipalidade com fins de se estabelecer devidos locais para implantação de redutores de velocidade</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/525/07.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/525/07.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS SALAS DE AULA na ESCOLA MARIA DAS DORES, localizada na Comunidade São Sebastião</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/526/008.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/526/008.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a CONSTRUÇÃO E REFORMA DE PONTES em diversos locais da região do Janari</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/527/010.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/527/010.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a MANUTENÇÃO DAS VIAS PÚBLICAS DA VILA C-12, C-4 e FAZENDINHA, bem como a ABERTURA DE VIA PÚBLICA NA VILA JANARI</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/528/11.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/528/11.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que ocorram REFORMAS NAS ESCOLAS LOCALIZADAS NAS COMUNIDADES SANTA PAULA E SÃO SEBASTIÃO</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>Irmão Jandison</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/529/012.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/529/012.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA E ADEQUAÇÃO DO GALPÃO DO VIVEIRO MUNICIPAL</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/530/013.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/530/013.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS VICINAIS BARONESA, SANTA PAULA, SÃO SEBASTIÃO E CAPÃO DA ONÇA (ESTRADAS, PONTES, PONTILHÕES E BUEIROS)</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/531/014.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/531/014.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A REFORMA DA ESCOLA CRIANÇA FELIZ E CONSTRUÇÃO DO PARQUINHO PARA RECREAÇÃO DOS ALUNOS</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>684</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/498/ata_da_sessao_ordinaria_no_684_-_02-02-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/498/ata_da_sessao_ordinaria_no_684_-_02-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 684ª (Seiscentésima Octogésima Quarta) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dois dias do mês de fevereiro do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>685</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/499/ata_da_sessao_ordinaria_no_685_-_09-02-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/499/ata_da_sessao_ordinaria_no_685_-_09-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 685ª (Seiscentésima Octogésima Quinta) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos nove dias do mês de fevereiro do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>686</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/500/ata_da_sessao_ordinaria_no_686_-_16-02-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/500/ata_da_sessao_ordinaria_no_686_-_16-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 686ª (Seiscentésima Octogésima Sexta) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezesseis dias do mês de fevereiro do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Mayko Nascimento Rezende.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>687</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/501/ata_da_sessao_ordinaria_no_687_-_23-02-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/501/ata_da_sessao_ordinaria_no_687_-_23-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 687ª (Seiscentésima Octogésima Sétima) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e três dias do mês de fevereiro do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Mayko Nascimento Rezende.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>688</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/502/ata_da_sessao_ordinaria_no_688_-_01-03-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/502/ata_da_sessao_ordinaria_no_688_-_01-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 688ª (Seiscentésima Octogésima Oitava) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada ao primeiro dia do mês de março do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Mayko Nascimento Rezende.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>689</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/503/ata_689.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/503/ata_689.pdf</t>
   </si>
   <si>
     <t>Ata da 689ª (Seiscentésima Octogésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos oito dias do mês de março do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/505/690.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/505/690.pdf</t>
   </si>
   <si>
     <t>Ata da 690ª (Seiscentésima e Nonagésima ) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos quinze dias do mês de março do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/506/691.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/506/691.pdf</t>
   </si>
   <si>
     <t>Ata da 691ª (Seiscentésima e Nonagésima Primeira) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e dois dias do mês de março do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/507/692.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/507/692.pdf</t>
   </si>
   <si>
     <t>Ata da 692ª (Seiscentésima e Nonagésima Segunda) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dose  dias do mês de abril do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/508/693.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/508/693.pdf</t>
   </si>
   <si>
     <t>Ata da 693ª (Seiscentésima e Nonagésima terceira) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dezenove dias do mês de abril do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/509/694.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/509/694.pdf</t>
   </si>
   <si>
     <t>Ata da 694ª (Seiscentésima e Nonagésima Quarta) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos três dias do mês de maio do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/510/695.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/510/695.pdf</t>
   </si>
   <si>
     <t>Ata da 695ª (Seiscentésima e Nonagésima Quinta ) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dez dias do mês de maio do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/511/696.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/511/696.pdf</t>
   </si>
   <si>
     <t>Ata da 696ª (Seiscentésima e Nonagésima Sexta) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dezessete dias do mês de maio do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/512/697.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/512/697.pdf</t>
   </si>
   <si>
     <t>Ata da 697ª (Seiscentésima e Nonagésima Sétima) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e quatro dias do mês de maio do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/516/698.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/516/698.pdf</t>
   </si>
   <si>
     <t>Ata da 698ª (Seiscentésima e Nonagésima Oitava) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos sete dias  do mês de junho do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/517/699.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/517/699.pdf</t>
   </si>
   <si>
     <t>Ata da 699ª (Seiscentésima e Nonagésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos quatorze dias do mês de junho do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/518/700.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/518/700.pdf</t>
   </si>
   <si>
     <t>Ata da 700ª (Septingentésima) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte um dias do mês de junho do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/519/701.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/519/701.pdf</t>
   </si>
   <si>
     <t>Ata da 701ª (Septingentésima Primeira) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e oito do mês de junho do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/520/702.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/520/702.pdf</t>
   </si>
   <si>
     <t>Ata da 702ª (Septingentésima Segunda) Sessão Ordinária no Primeiro Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos cinco dias do mês de julho do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/521/703.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/521/703.pdf</t>
   </si>
   <si>
     <t>Ata da 703ª (Septingentésima Terceira) Sessão Ordinária no Segundo Período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dois dias do mês de agosto do ano de dois mil e vinte e quarto, sob a Presidência do Vereador Kayk Guerra dos Anjos._x000D_
 Indexação</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/545/704.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/545/704.pdf</t>
   </si>
   <si>
     <t>Ata da 704ª (Septingentésima Quarta) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos nove dias do mês de agosto do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/546/705.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/546/705.pdf</t>
   </si>
   <si>
     <t>Ata da 705ª (Septingentésima Quinta) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e três dias do mês de agosto do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/547/706.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/547/706.pdf</t>
   </si>
   <si>
     <t>Ata da 706ª (Septingentésima Sexta) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos trinta dias do mês de agosto do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/548/707.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/548/707.pdf</t>
   </si>
   <si>
     <t>Ata da 707ª (Septingentésima Sétima) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos seis dias do mês de setembro do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/549/708.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/549/708.pdf</t>
   </si>
   <si>
     <t>Ata da 708ª (Septingentésima Oitava) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e nove dias do mês de setembro do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/555/ata_709.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/555/ata_709.pdf</t>
   </si>
   <si>
     <t>Ata da 709ª (Septingentésima Nona) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos quatro dias dias do mês de outubro do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/556/ata_710.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/556/ata_710.pdf</t>
   </si>
   <si>
     <t>Ata da 709ª (Septingentésima Nona) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos quatro dias dias do mês de outubro do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos. (Septingentésima Décima) Sessão Ordinária no segundo período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos onze dias do mês de outubro do ano de dois mil e vinte e quatro, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_sessao_ordinaria_no_711_-_25-10-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_sessao_ordinaria_no_711_-_25-10-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 711ª (Septingentésima Décima Primeira) Sessão Ordinária do segundo período legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, em 25 de outubro de 2024</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/560/ata_da_sessao_ordinaria_no_712_-_01-11-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/560/ata_da_sessao_ordinaria_no_712_-_01-11-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 712ª (Septingentésima Décima Segunda) Sessão Ordinária do segundo período legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, em 01 de novembro de 2024</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/566/713.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/566/713.pdf</t>
   </si>
   <si>
     <t>Ata da 713ª Sessão Ordinária</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/567/714.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/567/714.pdf</t>
   </si>
   <si>
     <t>Ata da 714ª Sessão Ordinária</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/568/715.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/568/715.pdf</t>
   </si>
   <si>
     <t>Ata da 715ª Sessão Ordinária</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/569/716.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/569/716.pdf</t>
   </si>
   <si>
     <t>Ata da 716ª Sessão Ordinária</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/570/ata_da_sessao_ordinaria_no_717_-_13-12-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/570/ata_da_sessao_ordinaria_no_717_-_13-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 717ª Sessão Ordinária</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/522/145.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/522/145.pdf</t>
   </si>
   <si>
     <t>Ata da 145ª (Centésima Quadragésima Quinta) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 04 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Lei 007/2024.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/523/146.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/523/146.pdf</t>
   </si>
   <si>
     <t>Ata da 146ª (Centésima Quadragésima Sexta) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 19 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Emenda á Lei Orgânica 002/2024.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/532/147.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/532/147.pdf</t>
   </si>
   <si>
     <t>Ata da 147ª (Centésima Quadragésima Sétima) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 13 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Emenda á Lei Orgânica 002/2024.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/533/148.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/533/148.pdf</t>
   </si>
   <si>
     <t>Ata da 148ª (Centésima Quadragésima Oitava) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 19 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Emenda á Lei Orgânica 002/2024.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/534/149.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/534/149.pdf</t>
   </si>
   <si>
     <t>Ata da 149ª (Centésima Quadragésima Nona) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 19 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Emenda á Lei Orgânica 002/2024.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/535/150.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/535/150.pdf</t>
   </si>
   <si>
     <t>Ata da 150ª (Centésima Quadragésima Quinquagésima) sessão extraordinária no primeiro período Legislativo de 2024, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 24 dias do mês de julho do ano de dois mil e vinte e quatro, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Emenda á Lei Orgânica 002/2024.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/574/ata_151.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/574/ata_151.pdf</t>
   </si>
   <si>
     <t>Ata da 151ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/575/ata_da_sessao_extraordinaria_no_152_-_31-12-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/575/ata_da_sessao_extraordinaria_no_152_-_31-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 152ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/576/ata_da_sessao_extraordinaria_no_153_-_31-12-2024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/576/ata_da_sessao_extraordinaria_no_153_-_31-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 153ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_002_2023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_002_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei e Altera a Lei 749/2021 que Dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente e dá outras Providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_0052023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_0052023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Titulo Definitivo e dá outras Providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°009/2023-"DISPÕE SOBRE A INSERÇÃO DA "COPA FANÁUTICO DE FUTSAL"NO CALENDÁRIO DO MUNICIPIO DE GOIANÉSIA DO PARÁ E AUTORIZAÇÃO PARA REALIZAÇÃO DE DESPESA COM PREMIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal, expedindo Títulos Definitiso e dá outras providências</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_009_-_copa_fonautico.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_009_-_copa_fonautico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSERÇÃO DA "COPA FANÁUTICO DE FUTSAL"NO CALENDÁRIO DO MUNICIPIO DE GOIANÉSIA DO PARÁ E AUTORIZAÇÃO PARA REALIZAÇÃO DE DESPESA COM PREMIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_010.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE ACOLHIMENTO INSTITUCIONAL PARA CRIANÇAS E ADOLECENTES NA MODALIDADE ABRIGO INSTITUCIONAL, NO MUNICÍPIO DE GOIANÉSIA DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/476/projeto_de_lei_12_2023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/476/projeto_de_lei_12_2023.pdf</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_013.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_013.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°013/2023/PMGP/GP-AUTORIZA A FAZENDA PÚBLICA MUNICIPAL A CONCILIAR, TRANSIGIR E CELEBRAR ACORDOS EM PROCESSOS ADMINISTRATIVOS OU JUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n014_2023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n014_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 014/2023-Promove adequação orçamentária no âmbito do MUNICÍPIO DE GOIANÉSIA DO PARÁ e autoriza a abertura de crédito Especial ao Orçamento Anual de 2023, com fundamento na Lei Complementar 195/2022, destinado a garantir ações emergências direcionadas ao setor cultural e dá outras providências .</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/471/proj_de_lei_15_2023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/471/proj_de_lei_15_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 623, de 23 de março de 2016, que institui o programa Municipal de Parcerias Público Privadas e autoriza a vinculação das receitas advindas do Fundo de Participação dos Municípios(FPM) e Contribuição para o custeio do Serviço de Iluminação Pública(COSIP/CIP) em contratos de parceria Público Privada.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/479/loa_2024_-_projeto_de_lei_no_016-2023_de_27.10.2023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/479/loa_2024_-_projeto_de_lei_no_016-2023_de_27.10.2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GOIANÉSIA DO PARÁ, PARA O EXERCICIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ISENCAO D0 ITBI IMPOSTO S0BRE TRANSMISSA0 DE BENS IM6VEIS, PARA OS BENEFICIARIOS DO PROGRAMA MINIIA CASA MINIIA VIDA -MP N°. I.162/2023 E DA 0UTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/494/proj_de_lei_019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/494/proj_de_lei_019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR MUNICIPAL Nº 003/2021 PARA INCLUIR A CRIAÇÃO DO CARGO DE AGENTE DE CONTRATAÇÃO, NOS TERMOS DA LEI Nº 14.133/2021, NO MUNICÍPIO DE GOIANÉSIA DO PARÁ/PA</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_001.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Lei n°581/2023/PMGP/GP- PROÍBE O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIO COM ESTAMPIDOS E, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE GOIANÉSIA DO PARÁ-PA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Vaquejada como Prática desportiva Cultural e eleva a condição de Manifestação Cultural Municipal e de Patrimônio Imaterial do Município de Goianésia do Pará-PA, e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_do_legislativo_003-2023_-_acompanhante_mulher.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_do_legislativo_003-2023_-_acompanhante_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de toda mulher a ter acompanhante, pessoa de sua livre escolha, nas consultas e exames, inclusive os ginecológicos, nos estabelecimentos públicos e privados.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>José Ribamar Evangelista de Oliveira, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_do_legislativo_004-2023_-_dia_do_pastor.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_do_legislativo_004-2023_-_dia_do_pastor.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE GOIANÉSIA DO PARÁ A DATA ALUSIVA AO DIA DO PASTOR EVANGÉLICO, A SER COMEMORADA ANUALMENTE NO SEGUNDO DOMINGO DO MÊS DE JUNHO.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_resolucao_001-2023_-_subisidio_dos_vereadores.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_resolucao_001-2023_-_subisidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>ACERCA DA READEQUAÇÃO QUANTITATIVA DOS SUBSÍDIOS PERCEPTÍVEIS AOS INTEGRANTES DO LEGISLATIVO MUNICIPAL GOIANESIENSE, SITUADO NO ÂMBITO TERRITORIAL PARAENSE, E A ADOÇÃO DE MEDIDAS CORRELATAS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_resolucao_002-2023_-_agente_de_contratacao.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_resolucao_002-2023_-_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL 702/2019 PARA INCLUIR A CRIAÇÃO DO CARGO DE AGENTE DE CONTRATAÇÃO, NOS TERMOS DA LEI Nº 14.133/2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE GOIANÉSIA DO PARÁ/PA.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/388/req_001.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/388/req_001.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um estacionamento na Av.Tancredo Neves, em frente o Polo UAB.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/389/req_002.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/389/req_002.pdf</t>
   </si>
   <si>
     <t>Manutenção Através de Piçarramento das Seguintes áreas Rurais: Vila Ganho da velha em frente A escola Local-Vila Janarí-Entra do PA-Clezinho.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/390/req_003.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/390/req_003.pdf</t>
   </si>
   <si>
     <t>Solicitando que ocorram os devidos reparos nos sistemas de iluminação pública das vilas Gancho da Velha, Fazendinha, C-12 e Janarí. Áreas rurais desta municipalidade.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/391/req_004.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/391/req_004.pdf</t>
   </si>
   <si>
     <t>Solicitando a Construção de pontes nas seguintes localizações: Ponte que interliga o MOJUZINHO À CIGANA E PONTE DO MOJUZINHO QUE IMTERLIGA ÀS VICINAIS C-16 E C-20.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/392/req_005.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/392/req_005.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando Manutenção nas Vicinais C-4, C8 e C12 Sentido  Breu Branco, áreas Rurais desta municipalidade.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/393/req_006.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/393/req_006.pdf</t>
   </si>
   <si>
     <t>Solicitando alocação de Manilhas na Vila Janarí, área ruaral do município de Goianésia Pará-PA.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Kayk Guerra dos Anjos, Irmão Jandison, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/394/req_007.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/394/req_007.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a REFORMA DE PARQUES INFANTIS DAS PRAÇAS PÚBLICAS: DA PAZ, TRÊS PODERES E SANTA LUZIA, bem como, a CONSTRUÇÃO DE PARQUINHO INFANTIL NA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/396/req_008.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/396/req_008.pdf</t>
   </si>
   <si>
     <t>Requerimento Solicitando  a Implantação  de Restaurante Popular no Município de Goianésia do Pará-PA.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado através de ofício ao prefeito Municipal, Solicitando que seja realizado reformas nas quadras de esportes das Praça Santa Luzia e Três Poderes.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/397/010.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/397/010.pdf</t>
   </si>
   <si>
     <t>Requerer ao prefeito municipal, solicitando a construção de um redutor de velocidade na Avenida castanheira, perímetro que dá acesso ao bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/398/011.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/398/011.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a realização de atendimento de médicos na vila Porto Novo através do Sistema Telemedicina.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>Solicitando que viabilize os equipamentos os equipamentos de Proteção individual EPI aos profissionais que atuam nas áreas elétricas e de limpeza de nossa municipalidade.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_013.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_013.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado Reforma na Escola Rui Barbosa I, localizada na Vila Rio Dourado(Pitinga), área rural desta municipalidade.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Edmar Pereira Ramos, Kayk Guerra dos Anjos, Maria Elizangela da Silva Assunção</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_016.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_016.pdf</t>
   </si>
   <si>
     <t>Requerimento  solicitando Recuperação e Manutenção da vicinal  Rio Verde, percurso que interliga as vicinais Quatro Bocas e São Benedito.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, José Ribamar Evangelista de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_015-2023_gerico_para_limpeza_-_darlan_e_padim.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_015-2023_gerico_para_limpeza_-_darlan_e_padim.pdf</t>
   </si>
   <si>
     <t>Solicita gerico com caçamba à Secretaria Municipal de Meio Ambiente, visando a coleta de lixo do município</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_016-2023_recuperacao_ii_vicinal_e_rio_verde_-_edmar.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_016-2023_recuperacao_ii_vicinal_e_rio_verde_-_edmar.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a RECUPERAÇÃO e MANUTENÇÃO da Vicinal Rio Verde, percurso que a interliga as Vicinais Quatro Bocas e São Benedito</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_017-2023_rua_interliga_bairros_floresta_e_santo_amaro_-_mayko.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_017-2023_rua_interliga_bairros_floresta_e_santo_amaro_-_mayko.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a ABERTURA, IMPLANTAÇÃO DE BOEIRO e ATERRO COM TERRAPLANAGEM do perímetro que interliga as ruas Ananias Meire localizada no bairro Santo Amaro e Rua Juriti, localizada no bairro Floresta deste município</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Mariza do Valdir da Carvoeira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_018.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando que ocorram reparos no Sistema de Iluminação Pública na Vila Aparecida, área rural deste municipio.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Maria Elizangela da Silva Assunção, Maria Mara Moreno</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_21.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando que seja realizado Reformas na Quadra de Esportes(área de lazer) da Instituição de Ensino Infantil Teoria do Saber.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_22.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando que seja realizado instalação de bueiro na Rua Boa Esperança, localizada atrás da Escola de Ensino Infantil Joana Mota, Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>José Ribamar Evangelista de Oliveira, Maria Elizangela da Silva Assunção</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_23.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Solicitando Manutenção da Iluminação Pública do Ginásio Poliesportivo Professor Leandro Martins, bem como, revitalização de seu estacionamento.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_24.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de um sistema de abastecimento de agua na Vila Gancho da Velha, área rural deste município.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_25.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam postas as grades/Tampas de proteção dos Bueiros em nosso Município.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_026.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_026.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a construção de um Estacionamento na AV.Tancredo Neves, no percurso entre a Loja Feirão dos Móveis e Banco do Estado do Pará.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_027.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_027.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a CEDÊNCIA DE 400 HORAS DE TRATOR DE ESTEIRA A SEREM UTILIZADAS NA COMUNIDADE BARONESA, área rural de Goianésia do Pará.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_028.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_028.pdf</t>
   </si>
   <si>
     <t>Requerimento Solicitando o Reparo dos Redutores de Velocidades(quebra molas) contidos na Avenida Valdir Alves, Bairro Santo Amaro.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_029.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_029.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a Construção de Pontes na Vicinal Brasilete. Área rurais desta municipalidade.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Irmão Jandison, Antonio Calixto Bezerra, Edinaldo Afonso de Oliveira, Kayk Guerra dos Anjos, Maria Mara Moreno, Mariza do Valdir da Carvoeira, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_030.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a instalação de bueiros na Vicinal 122.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_031.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_031.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando Manutenções na Vicinal da Comunidade Ipiranga, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Requerimento solicitando que sejam realizadas reformas na Escola Nossa das Dores, localizada na vila Janari, Escola São João Batista, localizada na vila Gancho da Velha e Escola Municipal de Ensino Infantil e Fundamental Boa Esperança , localizada na Fazendinha, áreas ruais desta municipalidade.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/438/requerimento_33.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/438/requerimento_33.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a construção da Escola de Ensino Infantil Paz do Senhor . localizada no PA-Antônio Nonato ,área rural deste município.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/439/requerimento_34.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/439/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a reforma dos Postos de Saúde da Vila Janari, da Fazendinha e São João Batista, áreas rurais desta municipalidade.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>Irmão Jandison, Antonio Calixto Bezerra, Kayk Guerra dos Anjos, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/440/requerimento_35.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/440/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a Construção de Ponte na Vicinal C, que interliga a Alfaia à Vicinal da Cinco Irmãos, áreas rurais desta municipalidade.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Requerimento solicitando a revitalização da Calçada Interna do Ginásio Poliesportivo Professor Leandro Martins, adicionando uma camada de cimento sobre os bloquetes, auxiliando o nivelamento.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>37</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_37.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando Reformas na Escola  Caminho do Saber. Localizada na Vila Nossa Senhora Aparecida, área rural desta Municipalidade.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Antonio Calixto Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_38.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_38.pdf</t>
   </si>
   <si>
     <t>requerimento solicitando a criação do Núcleo de Atendimento Terapêutico infanto Juvenil  no município de Goianésia do Pará.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/465/039.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/465/039.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que frequentemente seja realizado o aguamento do gramado das praças públicas de Goianésia do Pará.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira, Maria Mara Moreno</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/467/041.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/467/041.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a RECUPERAÇÃO DA VICINAL CAROTE, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/468/042.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/468/042.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a CONSTRUÇÃO DE PONTE NA VICINAL ZECA BAHIANO, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/469/043.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/469/043.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a INSTALAÇÃO DE UMA CAIXA D’ÁGUA NA ESCOLA RIO BARBOSA I Vila Rio Dourado (Pitinga), área rural de Goianésia do Pará</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Edinaldo Afonso de Oliveira, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/470/044.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/470/044.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a CONSTRUÇÃO E REFORMA DE PONTES, BEM COMO A CONSTRUÇÃO DE BUEIROS, em diversos locais da região do Janari, áreas rurais de Goianésia do Pará-PA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_045-2023_doacao_terreno_-_kayk.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_045-2023_doacao_terreno_-_kayk.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a DOAÇÃO DE TERRENO PARA EDIFICAÇÃO DO POSTO DE BOMBEIROS CIVIS em Goianésia do Pará</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_046-2023_reparo_iluminacao_vila_gancho_da_velha_e_c-16-_mayko.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_046-2023_reparo_iluminacao_vila_gancho_da_velha_e_c-16-_mayko.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que ocorram reparos no SISTEMA DE ILUMINAÇÃO PÚBLICA COM A INSTALAÇÃO DE LÂMPADAS LED nas VILAS GANCHO DA VELHA e C-16, área rural deste município</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_047-2023_reforma_potno_de_moto_taxi_-_kayk.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_047-2023_reforma_potno_de_moto_taxi_-_kayk.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO a REFORMA DO PONTO DE MOTO TAXI de Goianésia do Pará.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/421/647.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/421/647.pdf</t>
   </si>
   <si>
     <t>Ata da 649ª (Seiscentésima Quadragésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e sete dias do mês de janeiro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/422/650.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/422/650.pdf</t>
   </si>
   <si>
     <t>Ata da 650ª (Seiscentésima Quinquagésima) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos três dias do mês de fevereiro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/423/651.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/423/651.pdf</t>
   </si>
   <si>
     <t>Ata da 651ª (Seiscentésima Quinquagésima Primeira) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezessete dias do mês de fevereiro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/424/652.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/424/652.pdf</t>
   </si>
   <si>
     <t>Ata da 652ª (Seiscentésima Quinquagésima Segunda) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e quatro dias do mês de fevereiro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/425/653.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/425/653.pdf</t>
   </si>
   <si>
     <t>Ata da 653ª (Seiscentésima Quinquagésima Terceira) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos três dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/426/654.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/426/654.pdf</t>
   </si>
   <si>
     <t>Ata da 654ª (Seiscentésima Quinquagésima Quarta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dez dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/427/655.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/427/655.pdf</t>
   </si>
   <si>
     <t>Ata da 655ª (Seiscentésima Quinquagésima Quinta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezessete dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/428/656.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/428/656.pdf</t>
   </si>
   <si>
     <t>Ata da 656ª (Seiscentésima Quinquagésima Sexta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e quatro dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/429/657.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/429/657.pdf</t>
   </si>
   <si>
     <t>Ata da 657ª (Seiscentésima Quinquagésima Sétima) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos trinta e um dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/430/658.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/430/658.pdf</t>
   </si>
   <si>
     <t>Ata da 658ª (Seiscentésima Quinquagésima Oitava) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos quatorze dias do mês de abril do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/431/659.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/431/659.pdf</t>
   </si>
   <si>
     <t>Ata da 659ª (Seiscentésima Quinquagésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e oito dias do mês de abril do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/432/660.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/432/660.pdf</t>
   </si>
   <si>
     <t>Ata da 660ª (Seiscentésima Sexagésima) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos cinco dias do mês de maio do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/433/661.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/433/661.pdf</t>
   </si>
   <si>
     <t>Ata da 661ª (Seiscentésima Sexagésima Primeira) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos doze dias do mês de maio do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/434/662.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/434/662.pdf</t>
   </si>
   <si>
     <t>Ata da 662ª (Seiscentésima Sexagésima Segunda) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezenove dias do mês de maio do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/435/663.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/435/663.pdf</t>
   </si>
   <si>
     <t>Ata da 663ª (Seiscentésima Sexagésima Terceira) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dois dias do mês de junho do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>664</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/455/664.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/455/664.pdf</t>
   </si>
   <si>
     <t>Ata da 663ª (Seiscentésima Sexagésima Quarta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos nove dias do mês de junho do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>665</t>
-[...1 lines deleted...]
-  <si>
     <t>Ata da 665ª (Seiscentésima Sexagésima Quinta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos dezesseis dias do mês de junho do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>666</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/457/666.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/457/666.pdf</t>
   </si>
   <si>
     <t>Ata da 666ª (Seiscentésima Sexagésima Sexta) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e três dias do mês de junho do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>667</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/458/668.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/458/668.pdf</t>
   </si>
   <si>
     <t>Ata da 667ª (Seiscentésima Sexagésima Sétima) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos trinta  dias do mês de junho do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>668</t>
-[...1 lines deleted...]
-  <si>
     <t>Ata da 668ª (Seiscentésima Sexagésima Oitava) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos onze dias do mês de agosto do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>669</t>
-[...1 lines deleted...]
-  <si>
     <t>Ata da 669ª (Seiscentésima Sexagésima Nona) Sessão Ordinária no Primeiro Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezoito dias do mês de agosto do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>673</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/475/ata_673.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/475/ata_673.pdf</t>
   </si>
   <si>
     <t>Ata da 673ª (Seiscentésima Septuagésima terceira) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e dois dias do mês de setembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>674</t>
-[...1 lines deleted...]
-  <si>
     <t>Ata da 674ª (Seiscentésima Septuagésima Quarta) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos vinte e nove dias do mês de setembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>675</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/472/ata_675.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/472/ata_675.pdf</t>
   </si>
   <si>
     <t>Ata da 675ª (Seiscentésima Septuagésima Quinta) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos seis dias do mês de outubro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>676</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/480/676.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/480/676.pdf</t>
   </si>
   <si>
     <t>Ata da 676ª (Seiscentésima Septuagésima Sexta) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte dias do mês de outubro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>677</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/481/677.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/481/677.pdf</t>
   </si>
   <si>
     <t>Ata da 677ª (Seiscentésima Septuagésima Sétima) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e sete dias do mês de outubro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>678</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/482/678.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/482/678.pdf</t>
   </si>
   <si>
     <t>Ata da 678ª (Seiscentésima Septuagésima Oitava) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dez dias do mês de novembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>679</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/483/679.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/483/679.pdf</t>
   </si>
   <si>
     <t>Ata da 679ª (Seiscentésima Septuagésima Nona) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezessete dias do mês de novembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>680</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/484/680.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/484/680.pdf</t>
   </si>
   <si>
     <t>Ata da 680ª (Seiscentésima Octogésima) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos vinte e quatro dias do mês de novembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>681</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/485/681.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/485/681.pdf</t>
   </si>
   <si>
     <t>Ata da 681ª (Seiscentésima Octogésima Primeira) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada ao primeiro dia do mês de dezembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>682</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/486/682.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/486/682.pdf</t>
   </si>
   <si>
     <t>Ata da 682ª (Seiscentésima Octogésima Segunda) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos oito dias do mês de dezembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Mayko Nascimento Rezende.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>683</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/497/ata_683.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/497/ata_683.pdf</t>
   </si>
   <si>
     <t>Ata da 683ª (Seiscentésima Octogésima Terceira) Sessão Ordinária no Segundo Período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos quinze dias do mês de dezembro do ano de dois mil e vinte e três, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Ata da 139ª (Centésima Trigésima Nona) sessão extraordinária no primeiro período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 29 dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Lei nº 002/2023.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/462/140.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/462/140.pdf</t>
   </si>
   <si>
     <t>Ata da 130ª (Centésima Quadragésima) sessão extraordinária no primeiro período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 31 dias do mês de maio do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Lei nº 009/2023.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Ata da 141ª (Centésima Quadragésima Primeira) sessão extraordinária no primeiro período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 31 dias do mês de maio do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Lei nº 009/2023.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/464/142.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/464/142.pdf</t>
   </si>
   <si>
     <t>Ata da 142ª (Centésima Quadragésima Segunda) sessão extraordinária no primeiro período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 06 dias do mês de setembro do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar das Contas Públicas de Governo e Gestão dos exercícios de 2009 e 2011 .</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/491/143.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/491/143.pdf</t>
   </si>
   <si>
     <t>Ata da 143ª (Centésima Quadragésima Terceira) sessão extraordinária no segundo período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 14 dias do mês de dezembro do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar dos Projetos de Lei 018/2023, 019/2023 e Projeto de Resolução 002/2023.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/492/144.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/492/144.pdf</t>
   </si>
   <si>
     <t>Ata da 144ª (Centésima Quadragésima Quarta) sessão extraordinária no segundo período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 14 dias do mês de dezembro do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar dos Projetos de Lei 018/2023, 019/2023 e Projeto de Resolução 002/2023.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/354/projeto_de_lei_complementar_001-2022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/354/projeto_de_lei_complementar_001-2022.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Complementares nº 187/07 e nº 003/2021, e a Lei Municipal 409/2012 e Regulamenta o Art. 124 da Lei Complementar 187/07, que Dispõe sobre o Regime Jurídico Único dos Servidores da Administração direta, das Autarquias e das Fundações Públicas do Município de Goianésia do Pará</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_lei_0012022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_lei_0012022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá Outras Providências.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/350/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/350/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÃO FIRMADO ENTRE O MUNICÍPIO DE GOIANÉSIA DO PARÁ, COM A FINALIDADE DE TRANSFORMAR O CONSORCIO PARAENSE DOS MUNICÍPIOS ALAGADOS PELO RIO TOCANTINS-COMPART EM CONSÓRCIO PÚBLICO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_003-2022_-_ldo_2023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_003-2022_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/370/projeto_de_lei_004.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/370/projeto_de_lei_004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DAS ÁREAS URBANAS CONSOLIDADAS (AUC) E A DEFINIÇÃO DAS ÁREAS DE PRESERVAÇÃO PERMANENTE (APP) EM ÁREA URBANA CONSOLIDADA (AUC), NOS TERMOS DO QUE ESTABELECE A CONSTITUIÇÃO FEDERAL, A LEI Nº 6.938, DE 31 DE AGOSTO DE 1981, A LEI Nº 12.651, DE 25 DE MAIO DE 2012 E A LEI Nº 14.285, DE 29 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/372/projeto_de_lei_005-2022_-_titulo_camara.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/372/projeto_de_lei_005-2022_-_titulo_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expednido Título Definitivo e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>Administração</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO MUNICIPAL NA CONFORMIDADE COM ART.194 DA LEI ORGÂNICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei_007-2022_loa_2023_-_assinado.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei_007-2022_loa_2023_-_assinado.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Goianésia do Pará, para o Exercício Financeiro de 2023 e dá Outras Providências</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/387/projetode_lei_005_8_2022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/387/projetode_lei_005_8_2022.pdf</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste nos subsídios dos secretários municipais e cargos políticos.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_lei_mayko_gopa_-_escaneado.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_lei_mayko_gopa_-_escaneado.pdf</t>
   </si>
   <si>
     <t>Reconhece o risco da atividade e a efetiva necessidde de porte de armas de fogo ao atirador desportivo itegrante de entidades de desporto legalmente constituída nos termos do inciso IX do art. 6º da lei federal nº 10.826/2003.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/336/001_2022_d_e_m.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/336/001_2022_d_e_m.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de ACADEMIAS POPULARES nas praças públicas, estádio municipal e ginásio poliesportivo do município de Goianésia do Pará.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_001_2022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_001_2022.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de ACADEMIAS POPULARES nas praças públicas, estádio municipal e ginásio poliesportivo do município de Goianésia do Pará</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_002_2022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_002_2022.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um REDUTOR DE VELOCIDADE na Rua Castro Alves, nas proximidades do Posto Center</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_numero_003.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_numero_003.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construido o muro da Escola Localizada na Vila Jutuba, área rural desta municipalidade</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_numero_004.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_numero_004.pdf</t>
   </si>
   <si>
     <t>Solicitando a ABERTURA DE VIA que interligará a instituição de Ensino Infantil e Fundamental Raimundo Silva Oliveira, localizada no PA-Clezinho à Rodovia PA-150.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, Kayk Guerra dos Anjos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/339/005.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/339/005.pdf</t>
   </si>
   <si>
     <t>Solicitando aquisição de KIT MATERIAL ESCOLAR, KIT HIGIENE BUCAL e UNIFORME ESCOLAR a serem doados aos alunos da rede pública de ensino do município de Goianésia do Pará, lotados nas Séries Inicias ao Fundamental Menor</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Requerendo a construção de uma ESCOLA e PRAÇA PÚBLICA no bairro Itamarati.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, Antonio Calixto Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/342/007.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/342/007.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de COBERTA na área que se realiza a FEIRA DO AGRICULTOR  no MERCADO MUNICIPAL (FEIRA).</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/343/008.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/343/008.pdf</t>
   </si>
   <si>
     <t>Solicitando a CONSTRUÇÃO DA CASA DO ARTESÃO , espaço destinado a venda e desenvolvimento das atividades artesanais de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Antonio Calixto Bezerra, Darlan Protázio Lago</t>
   </si>
   <si>
     <t>Requerem que seja encaminhado requerimento através de oficio ao prefeito municipal, SOLICITANDO a CONTRATAÇÃO DE MECÂNICO E AJUDANTE, para atuar diretamente na secretária Municipal de Agricultura.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado REQUERIMENTO por ofício ao prefeito municipal, solicitando que seja construído O MURO DO CEMITÉRIO da Vila Janari, deste município.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO que seja construído os MUROS das ESCOLAS localizadas na Região da Moran Madeiras e Fazendinha, áreas ruais desta municipalidade.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o Doutor Plenário, que seja encaminhado requerimento por oficio ao prefeito municipal, SOLICITANDO a construção das ESCOLAS LAGO DO SABER na Vila Colônia de Pescadores ( Vila Alício )  e Paz do Senhor, localizada na Vicinal C-22, áreas rurais deste município.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, Carlos Eduardo F. Machado, Edmar Pereira Ramos, Kayk Guerra dos Anjos, Mariza do Valdir da Carvoeira</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO a determinação de local adequada para a realização de eventos através de som automotivo nesta municipalidade.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Edmar Pereira Ramos, Kayk Guerra dos Anjos, Mariza do Valdir da Carvoeira, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_014.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_014.pdf</t>
   </si>
   <si>
     <t>Requer a Implantação do SISTEMA DE ILUMINAÇÃO PÚBLICA nas Margens da Rodovia PA-150, no percurso que compreende às proximidades da Escola Lucíolo Oliveira Rabelo ao trevo que interliga os municípios de Breu Branco e Tailândia a este município, bem como, o percurso compreendido do antigo posto fiscal ao Posto de Abastecimento Paraiso</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/352/requerimento_015.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/352/requerimento_015.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO que seja realizado REFORMAS NA ESCOLA localizada na vila Jutuba, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Antonio Ismael de Almeida Gregorio, Carlos Eduardo F. Machado, Edmar Pereira Ramos, José Ribamar Evangelista de Oliveira, Mariza do Valdir da Carvoeira, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/357/requerimento_016.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/357/requerimento_016.pdf</t>
   </si>
   <si>
     <t>Em atenção ao disposto no art. 109, do Regimento Interno, requeremos autorização dos Nobres pares para realizar Sessão Itinerante, previamente agendada para o dia 22 de abril de 2022, às 10hs, na Vila Janarí, interior do Município.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ofício ao prefeito municipal, SOLICITANDO que seja feito a REFORMA das PRAÇAS MUNICIPAIS de Goianésia do Pará, através de limpeza, pintura e restauração.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>Edmar Pereira Ramos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/358/018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/358/018.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado por ofício Requerimento ao prefeito municipal Solicitando a Manutenção da Rua Castro Alves, que da acesso a Vicinal Rio Verde, através de encascalhamento.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Requerimento Solicitando a Recuperação da Vicinal São Benedito, área rural do município de Goianésia do Pará-PA, lado direito, sentido Tucuruí.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/360/020.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/360/020.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a Construção de Santuário, Banheiros e Praça, na capela Santa Elineuza e Santa Elizabete</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/361/021.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/361/021.pdf</t>
   </si>
   <si>
     <t>Requerimento Solicitando aquisição de Jalecos interativos a serem doados aos Professores da rede pública de ensino do município de Goianésia do Pará, lotados nas Séries Iniciais ao Fundamental Menor.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/362/022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/362/022.pdf</t>
   </si>
   <si>
     <t>Solicitando que Seja encaminhado Requerimento através de ofício ao prefeito municipal, Solicitando que seja Realizado Reformas na Quadra de Esportes da Praça Pública do Bairro Santo Amaro.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/363/023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/363/023.pdf</t>
   </si>
   <si>
     <t>Requerimento Solicitando Rebaixamento da Ladeira na Vicinal SR. Natal , Comunidade Baronesa.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Construção de Três Pontes Vicinal Santa Paula. área rural do município de Goianésia do Pará.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Carlos Eduardo F. Machado, Darlan Protázio Lago, Irmão Jandison, Kayk Guerra dos Anjos, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/365/026.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/365/026.pdf</t>
   </si>
   <si>
     <t>A Pavimentação Asfáltica  das Ruas Rio Verde e Castro Alves, até a Ponte que dá acesos à Vicinal Rio verde.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/366/027.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/366/027.pdf</t>
   </si>
   <si>
     <t>Solicitando a Reabertura e Patrolamento na Vicinal do Nando, Região da Baroneza.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/367/028.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/367/028.pdf</t>
   </si>
   <si>
     <t>Requerimento Solicitando a Construção de Um Ponto de Embarque e Desembarque.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/368/029.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/368/029.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando Substituição da Caixa D´Água do bairro Itamaraty por uma maior Capacidade.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>Carlos Eduardo F. Machado, Darlan Protázio Lago</t>
   </si>
   <si>
     <t>Requerimento Solicitando a Pavimentação asfáltica do parque de vaquejada Amario Lopes Fernandes, Localizada nas proximidades do Bairro Itamaraty.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/369/031.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/369/031.pdf</t>
   </si>
   <si>
     <t>Solicitando Instalação de Refletores no Campo de Futebol da Vila Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Solicitando que seja Reforma a Quadra de Esportes da Escola Wilson Bahia.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_033_2022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_033_2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de Bueiros(manilha) Na Vicinal Santa Paula, Área Rural do Município de Goianésia Pará.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>Irmão Jandison, Antonio Calixto Bezerra, Antonio Ismael de Almeida Gregorio, Carlos Eduardo F. Machado, Darlan Protázio Lago, Edinaldo Afonso de Oliveira, Edmar Pereira Ramos, José Ribamar Evangelista de Oliveira, Kayk Guerra dos Anjos, Maria Elizangela da Silva Assunção, Maria Mara Moreno, Mariza do Valdir da Carvoeira, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_034-2022_quebra_molas_abel_figueredo_-_jandison.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_034-2022_quebra_molas_abel_figueredo_-_jandison.pdf</t>
   </si>
   <si>
     <t>Solicita o mapeamento desta municipalidade com fins de se estabelecer devidos locais para implantação de redutores de velocidade, possibilitando o tráfego de veículos e pedestres de forma devida e segura.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>Edmar Pereira Ramos, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_035.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Requerimento Solicitando a Construção de um estacionamento na Av. Tancredo Neves, no percurso que compreende o Posto de Abastecimento União e a escola de Ensino Infantil El shaday.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Solicitando a construção de uma Fonte(tubulação Múltipla) Para abastecimento de água  na base da Caixa D´Água nas proximidades da Praça dos Três Poderes.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_038-2022_horta_comunitaria_-_darlan.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_038-2022_horta_comunitaria_-_darlan.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma HORTA COMUNITÁRIA para os moradores da Região da Vila São Pedro (Porto Novo)</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_39.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_39.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de dois REDUTORES DE VELOCIDADE na Vila São Pedro (Porto Novo), entre a panificadora local e a parada de caminhonete, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/384/req_40.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/384/req_40.pdf</t>
   </si>
   <si>
     <t>Solicita a RECUPERAÇÃO DAS VICINAIS QUATRO VOLTAS, C-20, B17 (SENTIDO CASA DA RIETE), C-17 (Sentido a casa do Sr. Edvaldo), C-12 (sentido Breu Branco), C-8 (sentido Breu Branco) e C-4 (sentido Breu Branco), áreas rurais desta municipalidade.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/385/reque_41.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/385/reque_41.pdf</t>
   </si>
   <si>
     <t>Requer a destinação de MAQUINÁRIO visando a manutenção da Vila do Sr. Alício</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/386/req_42.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/386/req_42.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a ALOCAÇÃO DE MANILHAS NA VILA JANARI</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/382/oficio_043.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/382/oficio_043.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Posto de Saúde Rui Barbosa, bem como, Construção de Garagem Para a ambulância.  da Vila Rio Dourado-Pitinga, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/436/647.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/436/647.pdf</t>
   </si>
   <si>
     <t>Ata da 647ª (Seiscentésima Quadragésima Sétima) Sessão Ordinária no Segundo Período Legislativo de 2022, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos nove dias do mês de dezembro do ano de dois mil e vinte e dois, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/437/648.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/437/648.pdf</t>
   </si>
   <si>
     <t>Ata da 648ª (Seiscentésima Quadragésima Oitava) Sessão Ordinária no Segundo Período Legislativo de 2022, da Oitava Legislatura da Câmara Municipal de Goianesia do Pará, realizada aos dezesseis dias do mês de dezembro do ano de dois mil e vinte e dois, sob a Presidência do Vereador Kayk Guerra dos Anjos.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/420/137.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/420/137.pdf</t>
   </si>
   <si>
     <t>Ata da 137ª (Centésima Trigésima Sétima) sessão extraordinária no primeiro período Legislativo de 2023, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 29 dias do mês de março do ano de dois mil e vinte e três, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar do Projeto de Lei nº 002/2023.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/473/ata_138.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/473/ata_138.pdf</t>
   </si>
   <si>
     <t>Ata da 138ª (Centésima Trigésima Oitava) sessão extraordinária no Segundo período Legislativo de 2022, da Oitava Legislatura da Câmara Municipal de Goianésia do Pará, realizada aos 16 dias do mês de dezembro do ano de dois mil e vinte e dois, sob a Presidência do vereador Kayk Guerra dos Anjos, para Tratar da Eleição da Mesa Diretora para Biênio de 2023/2024 .</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_complementar_001-2021_-_estrutura_adm.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_complementar_001-2021_-_estrutura_adm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa do Poder Executivo Municipal, estabelece o modelo de gestão e dá outras providências</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_complementar_n_0022021_ass.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_complementar_n_0022021_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Tributário Municipal e estabelece normas gerais suplementares em matéria de legislação tributária no município de Goianésia do Pará, Estado do Pará</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_lei_005_2021_completo..pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_lei_005_2021_completo..pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/281/proj_de_lei_006_2021_ldo_2022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/281/proj_de_lei_006_2021_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Trata das Diretrizes Orçamentarias Para o Exercício De 2022</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/301/proj_de_lei_007_2021.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/301/proj_de_lei_007_2021.pdf</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_009-2021_-_diario_oficial.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_009-2021_-_diario_oficial.pdf</t>
   </si>
   <si>
     <t>Adota o Diário oficial dos municípios do estado do pará, instituindo e administrado pela federação das associações de municípios do estado do Pará (FAMEP), como meio oficial de comunicação dos atos normativos e administrativos do município de Goianésia do Pará.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_010-2021_-_parque_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_010-2021_-_parque_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor para manutenção e ampliação do Parque de Iluminação Pública do município de Goianésia do Pará e dá outras providências</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/269/ccf_000779.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/269/ccf_000779.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS/FUNDEB</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/311/pl_12-2021.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/311/pl_12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá outras providências</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_013-2021_-_ppa_2022-2025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_013-2021_-_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Goianésia do Pará para o Período de 2022/2025</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/319/015-2021_-_titulos.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/319/015-2021_-_titulos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Goianésia do Pará, expedindo títulos definitivos e dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_018-2021_-_crianca_e_adolescente_at.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_018-2021_-_crianca_e_adolescente_at.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente e revoga a Lei Municipal 349/2011 e suas alterações dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_014-2021_-_abono_fundeb.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_014-2021_-_abono_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono FUNDEB aos profissionais da Educação Básica da Rede Municipal de Ensino, na forma que especifica.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_050-2021_-_loa_2022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_050-2021_-_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Goianésia do Pará, para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Welliton Ferreira Urbano</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_001-2021_nomeacao_camara_municipal.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_001-2021_nomeacao_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Nomeação do Prédio do Poder Legislativo Municipal de Goianésia do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/259/001_muro_esc._vila_jutuba_-_mariza.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/259/001_muro_esc._vila_jutuba_-_mariza.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO que seja construído o MURO da ESCOLA localizada na Vila Jutuba, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/260/002_muro_esc._wilson_bahia_-mariza.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/260/002_muro_esc._wilson_bahia_-mariza.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO que seja construído o MURO da ESCOLA WILSON BAHIA localizada na Vila Nossa Senhora Aparecida, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Irmão Jandison, Kayk Guerra dos Anjos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/261/003_manut._ilum._pub._bairro_boa_esp._kayke_e_jandison.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/261/003_manut._ilum._pub._bairro_boa_esp._kayke_e_jandison.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado por ofício ao prefeito municipal, REQUERIMENTO SOLICITANDO que ocorram os devidos reparos no SISTEMA DE ILUMINAÇÃO PÚBLICA nas ruas do bairro Boa Esperança.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/262/004_man._pontes_terezao_-_kayke_e_jandison.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/262/004_man._pontes_terezao_-_kayke_e_jandison.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado por ofício ao prefeito municipal, REQUERIMENTO SOLICITANDO a reforma de duas pontes na Vicinal do Terezão, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Maria Elizangela da Silva Assunção, Mayko Rezende</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/263/005_ref._ponte_antonio_nonato_-_assuncao_e_maiko.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/263/005_ref._ponte_antonio_nonato_-_assuncao_e_maiko.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO a reforma da PONTE NO ASSENTAMENTO ANTONIO NONATO nas proximidades da propriedade do Sr. Pedro Fofoca, área rural desta municipalidade</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/264/006_ref._ponte_pitinga_-_mara.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/264/006_ref._ponte_pitinga_-_mara.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO a construção de DUAS PONTES, localizadas na estrada principal da Vila Rio Dourado-Pitinga, área rural desta municipalidade</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/265/007_rec._vicinal_zeca_bahiano_-_mara.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/265/007_rec._vicinal_zeca_bahiano_-_mara.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado requerimento através de ofício ao prefeito municipal, SOLICITANDO a recuperação de 20 QUILÔMETROS DE ESTRADA (Vicinal do Zeca Bahiano), localizada na Região da Cinco Irmãos, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_008-2021_reforma_quadras_pracas_santa_luzia_e_santo_amaro_-_padim.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_008-2021_reforma_quadras_pracas_santa_luzia_e_santo_amaro_-_padim.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a realização de reforma/manutenção das QUADRAS DE ESPORTES das PRAÇAS PÚBLICAS DOS BAIRROS SANTA LUZIA e SANTO AMARO</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_009-2021_const._conselho_tutelar_-_padim.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_009-2021_const._conselho_tutelar_-_padim.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a construção ou aquisição de IMÓVEL PARA FUNCIONAMENTO DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/268/010.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/268/010.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a implantação de ELEVADOR INDUSTRIAL no prédio da Prefeitura Municipal</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/270/011.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/270/011.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA VICINAL BRASILITE (ESTRADAS, PONTES E BUEIROS) e PRIMEIRA E SEGUNDA VICINAIS, localizadas na Região do PA-Clezinho, área rural desta municipalidade</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/271/012.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/271/012.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que a REFORMA da ESCOLA MUNICIPAL DE ENSINO INFANTIL E ENSINO FUNDAMENTAL EDVANDRO FERNANDES DA SILVA e UNIDADE BÁSICA DE SAÚDE localizadas na Vila Nossa Senhora Aparecida, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, Carlos Eduardo F. Machado, Edmar Pereira Ramos, Mariza do Valdir da Carvoeira</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_013-2021_pedido_a_construcao_de_uma_casa_de_apio_de_homem_e_mulher_do_campo_-_darlan.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_013-2021_pedido_a_construcao_de_uma_casa_de_apio_de_homem_e_mulher_do_campo_-_darlan.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a construção, na sede do município, da CASA DE APOIO AO HOMEM E A MULHER DO CAMPO, dotada de cozinha comunitária, banheiros e mobília básica</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/273/014.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/273/014.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a reforma do POSTO DE SAÚDE RUI BARBOSA, da Vila Rio Dourado-Pitinga, área rural desta municipalidade.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Kayk Guerra dos Anjos, Welliton Ferreira Urbano</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/274/015_requerimento_welliton.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/274/015_requerimento_welliton.pdf</t>
   </si>
   <si>
     <t>implantação de BUEIROS (manilha) NA VICINAL DA LARANJA, Área Rural do município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/275/016_requerimento_kayk.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/275/016_requerimento_kayk.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO de um PONTILHÃO na Vicinal do Camilo, Gleba Ararandeua, nas proximidades das propriedades dos Srs. Zaú e Erinaldo, sentido Vicinal Cinco Irmãos, área rural do município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_017.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_017.pdf</t>
   </si>
   <si>
     <t>unificar todas as cozinhas das escolas municipais do perímetro urbano em um único local (Cozinha Centrão)</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_018.pdf</t>
   </si>
   <si>
     <t>instalação de BIBLIOTECAS DIGITAIS nas praças do município, tanto nas da zona urbana quanto nas da zona rural</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_019.pdf</t>
   </si>
   <si>
     <t>disponibilização de CAPACITAÇÃO EM CURSO DE INFORMÁTICA aos professores da rede de ensino do município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Kayk Guerra dos Anjos, Antonio Ismael de Almeida Gregorio, Irmão Jandison, Welliton Ferreira Urbano</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_020.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_020.pdf</t>
   </si>
   <si>
     <t>implantação de bancos na pracinha recém reformada, nas proximidades do pit dog</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/282/021.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/282/021.pdf</t>
   </si>
   <si>
     <t>construção do Muro do Cemitério da Vila Janarí</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/283/022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/283/022.pdf</t>
   </si>
   <si>
     <t>manutenção da Vicinal 122, bem como a Implantação de Bueiro (manilha), área rural desta municipalidade</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/284/023.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/284/023.pdf</t>
   </si>
   <si>
     <t>instalação da Iluminação da Pracinha nas proximidades do Pit Dog</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/285/024.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/285/024.pdf</t>
   </si>
   <si>
     <t>instalação de ACADEMIAS POPULARES nas praças do município, tanto nas da zona urbana quanto nas da zona rural</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/286/025.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/286/025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO de DOIS SANITÁRIOS (BANHEIROS) no Cemitério Municipal</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/287/026.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/287/026.pdf</t>
   </si>
   <si>
     <t>implantado SISTEMA DE ILUMINAÇÃO PÚBLICA na RUA SÃO JOÃO e RUA CASTELO BRANCO em sua totalidade, bairro Centro deste município</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/288/027.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/288/027.pdf</t>
   </si>
   <si>
     <t>reforma das PONTES contidas nas seguintes localidades: Entre C-16 e C-20 (Rio Cigana, Rio Mojuzinho e perímetro entre os rios cigana e mojuzinho), áreas rurais do município</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Antonio Ismael de Almeida Gregorio</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/289/028.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/289/028.pdf</t>
   </si>
   <si>
     <t>construção uma ESCOLA DE ENSINO INFANTIL na COMUNIDADE ESTRELA DO SUL, localizada na VICINAL CINCO IRMÃOS – REGIÃO DO ARARANDEUA</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/290/029.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/290/029.pdf</t>
   </si>
   <si>
     <t>Contratação PSICÓLOGO, TERAPEUTA OCUPACIONAL e FONOAUDIOLOGO, a serem lotados no Departamento de Acompanhamento e Apoio a Inclusão - DAAI</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Welliton Ferreira Urbano, Antonio Ismael de Almeida Gregorio, Carlos Eduardo F. Machado, José Ribamar Evangelista de Oliveira, Kayk Guerra dos Anjos, Maria Mara Moreno</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/291/030.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/291/030.pdf</t>
   </si>
   <si>
     <t>INDICANDO para nomear o Prédio da Câmara Municipal de Goianésia do Pará-PA, com o seguinte nome: Palácio Raimundo Wilson Urbano</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/292/031.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/292/031.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS VICINAIS BARONESA, SANTA PAULA, SÃO SEBASTIÃO E CAPÃO DA ONÇA (ESTRADAS, PONTES, PONTILHÕES E BUEIROS), áreas rurais desta municipalidade</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/293/032.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/293/032.pdf</t>
   </si>
   <si>
     <t>Construção de dois REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) na Rua 12 de julho, bairro Centro, nas proximidades do restaurante Sabor do Pará</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/294/033.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/294/033.pdf</t>
   </si>
   <si>
     <t>INDICANDO para nomear a pracinha, que compreende o perímetro nas proximidades do Pit Dog, por PRAÇA DAS MANGUEIRAS</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/295/034.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/295/034.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a RECUPERAÇÃO DAS VICINAIS DO ACAPÚ, SETE VOLTAS E SANTA EFIGENIA, áreas rurais desta municipalidade</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/296/035.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/296/035.pdf</t>
   </si>
   <si>
     <t>Construção de cinco REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) na Rua Milton Costa, bairro Centro, em todo seu percurso</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/297/036.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/297/036.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a realização de MANUTENÇÃO no TERMINAL RODOVIÁRIO JOÃO GOMES DA SILVA, município de Goianésia do Pará</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/310/037.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/310/037.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de quatro redutores de velocidade (tachões) na Avenida Tancredo Neves, compreendendo o percurso antes e após o Terminal Rodoviário João Gomes da Silva e antes e após o Supermercado Camiño</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_038.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_038.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que seja implantado SISTEMA DE ILUMINAÇÃO PÚBLICA nas Margens da Rodovia PA-150, no percurso que compreende às proximidades da Escola Lucíolo Oliveira Rabelo ao trevo que interliga os municípios de Breu Branco e Tailândia a este município</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_039.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_039.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que seja implantado LIXEIRAS PARA COLETA SELETIVA, nas praças públicas do município</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_040.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_040.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a recuperação de RECUPERAÇÃO DAS VICINAIS MUTUCÃO E TEREZÃO (ESTRADAS, PONTES E BUEIROS) bem como, MANUTENÇÃO DAS VIAS PÚBLICAS DA VILA NOSSA SENHORA APARECIDA, áreas rurais desta municipalidade</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_43.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_43.pdf</t>
   </si>
   <si>
     <t>implantação de galeria ou bueiro no decorrer no córrego burituzal</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/307/44.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/307/44.pdf</t>
   </si>
   <si>
     <t>Solicita a perfuração de um poço artesiano na vila Janari, área rural deste município</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/308/45.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/308/45.pdf</t>
   </si>
   <si>
     <t>Seja adquirido área para implantação de novo cemitério desta municipalidade.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/309/46.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/309/46.pdf</t>
   </si>
   <si>
     <t>Requer que seja implantado Sistema de Iluminação Pública na Rua Ulisses Guimaraes em sua totalidade, bairro São Luiz, deste município.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_047.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_047.pdf</t>
   </si>
   <si>
     <t>Solicitando a viabilização de vagas no Poder Executivo Municipal, as quais sejam destinadas à Ex-Presidiários</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_048.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_048.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo determine local adequado para eventos com som automotivo</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_049.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_049.pdf</t>
   </si>
   <si>
     <t>Solicitando Projeto de Lei que Regulamente a Atividade de Aquicultura</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_050.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_050.pdf</t>
   </si>
   <si>
     <t>Viabilizar junto ao Departamento de Transito do Estado do Pará-DETRAN, a instalação de posto de atendimento do DETRAN nesta municipalidade</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_051.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_051.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação acessibilidade e sinalização à PcD’s na Praça do Bairro Santo Amaro e Secretaria Municipal de saúde do município de Goianésia do Pará-PA</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/321/052.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/321/052.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de dois redutores de velocidades (quebra-molas), os quais compreendam as seguintes localidades: Avenida Minas Gerais em frente a casa de nº 33 e Rua Milton Costa esquina com a Rua Dom Pedro I.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/322/053.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/322/053.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a construção e/ou adequação de ESTACIONAMENTOS COM ACESSBILIDADE EM TODOS OS SETORES PÚBLICOS MUNICIPAIS, os quais contenham marcações, placas informativas, rampas e demais meios de acessibilidade à PCD’s</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/323/054.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/323/054.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a construção de UMA PONTE no Rio Areia Branca, Região da Cinco Irmãos, entre a Ipiranga e Núcleo II, áreas rurais desta municipalidade</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/324/55.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/324/55.pdf</t>
   </si>
   <si>
     <t>Solicitando a Construção de um redutor de velocidade (quebra-molas) na Rua 12 de Julho, ao lado da Escola Alacid Nunes, em frente a doceria Delícias da Aninha, bairro Centro.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/325/056.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/325/056.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma/construção GALERIA DE ESGOTO no percurso que compreende a Rua 12 de julho, entre as Ruas Tiradentes e Brasília, bairro Centro</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/326/057.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/326/057.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO que ocorram reparos no SISTEMA DE ILUMINAÇÃO PÚBLICA nas RUAS que ENTORNAM O ESTÁDIO ALMIR GABRIEL localizado no bairro Floresta de nosso município</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/328/058.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/328/058.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a Construção da Ponte na Vicinal Rio Verde, perímetro urbano do município</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/329/059.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/329/059.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a construção de um ESTACIONAMENTO na Av. Tancredo Neves, no percurso que compreende o escritório da Rede Equatorial e o Supermercado Serra Dourada</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/330/060.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/330/060.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO a DOAÇÃO DE TERRENO PARA EDIFICAÇÃO DA IGREJA CATÓLICA no bairro Itamaratí</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/258/projeto_de_decreto_legislativo_no_001.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/258/projeto_de_decreto_legislativo_no_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS PARA A PARTICIPAÇÃO, A PROTEÇÃO E A DEFESA DOS DIREITOS DO USUÁRIO DE SERVIÇOS PÚBLICOS DA CÂMARA MUNICIPAL DE GOIANÉSIA DO PARÁ, DE QUE TRATA A LEI Nº 13.460, DE 26 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_006.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária do Exercício 2021 e dá outras providências</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal expedir Títulos Definitivos e dá outras Providências</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>Insitutui, no município de Goianésia do Pará-PA, o tratamento diferenciado e favorecido ao Microempreendedor Individual, As Microempresas e Empresas de Pequeno Porte de que trata a Lei Complementar Federal nº 123, de 14 e dezembro de 2006, e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/257/pl_12-2020.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/257/pl_12-2020.pdf</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/256/pl_013-2020_-_orcamento_2021.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/256/pl_013-2020_-_orcamento_2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício de 2021 - LOA/2021</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_001_-_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_001_-_calixto.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da ponte que interliga a Comunidade São Sebastião à Comunidade Cinco Irmãos</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_002_-_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_002_-_calixto.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de Bueiros na Vicinal São Sebastião no Igarapé do Junior do Raio X e da Matinha</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, Ivanildo do Rego Lima</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_003_-_darlan_e_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_003_-_darlan_e_ivanildo.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de Academias Populares nas Praças Públicas Municipais</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004_-_darlan.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004_-_darlan.pdf</t>
   </si>
   <si>
     <t>UNIFICAR TODAS AS COZINHAS DAS ESCOLAS MUNICIPAIS DO PERÍMETRO URBANO EM UM ÚNICO LOCAL</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t xml:space="preserve">Maria Wilma Duarte Alencar </t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_005_-_wilma.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_005_-_wilma.pdf</t>
   </si>
   <si>
     <t>instalar rede de abastecimento água do poço artesiano da Escola Alacid Nunes para o trecho da Rua Brasília, entre as Ruas Doze de Julho e Abel Figueredo</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/240/006.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/240/006.pdf</t>
   </si>
   <si>
     <t>REQUER que seja encaminhado expediente ao prefeito municipal, no sentido de se ADQUIRIR UM IMÓVEL E LOTEAR, para abrigar essas famílias que se encontram no loteamento Sol Nascente.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/241/007.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/241/007.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito a construção de Ponte ou Pontilhão na Vicinal Santa Paula</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/242/008.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/242/008.pdf</t>
   </si>
   <si>
     <t>Requer a urbanização através de galeria no córrego buritizal</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t xml:space="preserve">Raimundo Nonato Pessoa </t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/243/009.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/243/009.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma ponte na Vicinal C-16, nas Proximidades do Sr. Vadin, sobre o Igarapé Rio Preto</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/244/010.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/244/010.pdf</t>
   </si>
   <si>
     <t>Requer reparo da Iluminação Pública em todo território municipal</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/245/011.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/245/011.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/246/012.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/246/012.pdf</t>
   </si>
   <si>
     <t>Requer que seja implantado cobertura na área que se realiza a feira do agricultor</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/247/013.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/247/013.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação da Escola Nossa Senhora das Dores da Vila Janarí com o seguinte nome: Lucas Gabriel Queiroz Canela</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/248/014.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/248/014.pdf</t>
   </si>
   <si>
     <t>Requer que ocorra reparos nas ruas do bairro Novo Horizonte</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/249/015.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/249/015.pdf</t>
   </si>
   <si>
     <t>Requer que ocorram manutenções das Vicinais Capão da Onça, Gleba Cachoeira, Rio Verde, Alfaia e Primeira Vicinal</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/250/016.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/250/016.pdf</t>
   </si>
   <si>
     <t>Requer que ocorram reformas nas pontes contidas nas seguintes localidades: Entre C-16 e C-20 (Rio Cigana, Rio Mojuzinho e perímetro entre os rios cigana e mojuzinho). Entre C-20, Pedro Fofoca e Caracol (Rio Visagem, Rio Mojuzão, Vasante após rio mojuzão e Rio Corgão). Entre C-12 e Gancho da Velha (Rio Mojuzinho)</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/251/017.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/251/017.pdf</t>
   </si>
   <si>
     <t>Requer que seja implantado BUEIROS (manilha) no NAS VICINAIS C-12 (sentido Breu Branco), C-12 (sentido Jacundá), C-8 (Joãozinho da C-8) e Caracol (próximo a Irmã Diana), Áreas Rurais deste Município</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/252/018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/252/018.pdf</t>
   </si>
   <si>
     <t>Requer a nomeação da Unidade Básica de Saúde localizada na Comunidade da Vicinal Cinco Irmãos, área rural do município de Goianésia do Pará-PA, com o seguinte nome: MARIA DE JESUS ALVES FEITOSA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/231/plc_-_concessao_matadouro_municipal.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/231/plc_-_concessao_matadouro_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de uso de bem público matadouro municipal de Goianésia do Pará e dá outras providências</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_001-2019_-_cmdca.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_001-2019_-_cmdca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento dos Direitos da Criança e do Adolescente e revoga a Lei 349/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_002-2019_-_pme.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_002-2019_-_pme.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 612/2015 - Plano Municipal de Educação com a Atualização Promovida Pelo Fórum Municipal de Educação.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/216/projeto_de_lei_005-2019_-_compedec.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/216/projeto_de_lei_005-2019_-_compedec.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Goianésia do Pará-PA e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/181/pl_006-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/181/pl_006-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Prefeito Municipal de Goianésia do Pará, expedindo Títulos Definitivos e dá outras providências</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/185/pl_-_ldo_2020.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/185/pl_-_ldo_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária par ao exercício de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/182/pl_009-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/182/pl_009-2019.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/183/pl_010-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/183/pl_010-2019.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/184/pl_012-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/184/pl_012-2019.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/218/pl_013_-_conselho_de_turismo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/218/pl_013_-_conselho_de_turismo.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Turismo, o Fundo Municipal de Turismo e dá Outras Providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/217/pl_014_-_altera_lei_703-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/217/pl_014_-_altera_lei_703-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 703/2019, que trata da Política Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/226/pl_015_-_titulo_-_camara.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/226/pl_015_-_titulo_-_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza Prefeito expedir Título Definitivo e dá outras providências</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/227/pl_016-2019_-_nome_mercado_municipal.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/227/pl_016-2019_-_nome_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do Mercado Municipal de Goianésia do Pará e dá outras providencias.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/229/pl_017-2019_-_orgao_de_transito.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/229/pl_017-2019_-_orgao_de_transito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a criar Órgão Executivo de Trânsito do Município de Goianésia do Pará-PA, bem como firmar covênios e delegar suas competências a outras instituições.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/228/pl_018-2019_-_nome_hospital_municipal.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/228/pl_018-2019_-_nome_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do Hospital Municipal de Goianésia do Pará e dá outras providencias.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/230/pl_019-2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/230/pl_019-2019.pdf</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_020.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal expedir Títulos Definitivos e dá outras providências</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/221/projeto_completo_-_loa.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/221/projeto_completo_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa Despesa do Município de Goianésia do Pará, para o Exercício Financeiro de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_022.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>Autoriza o prefeito Municipal expedir Títulos Definitivos e dá outras providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Carlos Eduardo F. Machado, Darlan Protázio Lago, Ivanildo do Rego Lima, Maria Wilma Duarte Alencar , Valdir Ferreira de Souza</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_no_001_-_camara_-_revogacao_lei.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_no_001_-_camara_-_revogacao_lei.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 644, de 25 de março de 2018, que Autoriza o Poder Executivo Municipal a Contratar Operações de Crédito com Instituição Financeira com garantia de cessão de créditos decorrentes de compensação financeiras pela utilização de recursos hídricos para geração de energia elétrica e dá outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_002_-_lotes_baldios.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_002_-_lotes_baldios.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Limpeza e Conservação dos Lotes Urbanos do município de Goianésia do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_003-2019_-_estrutura_camara.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_003-2019_-_estrutura_camara.pdf</t>
   </si>
   <si>
     <t>Institui a estrutura organizacional e dispõe sobre o Plano de Carreira, Cargos e Vencimentos do Quadro de Pessoal, disciplina a avaliação de desempenho dos servidores públicos da Câmara Municipal de Goianésia do Pará, Estado do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/188/req_01_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/188/req_01_-_nonato.pdf</t>
   </si>
   <si>
     <t>Solicitação de Iluminação Pública nas Vilas: C-16, C-12, C-8, Janari, Fazendinha, Gancho da Velha, Alício, Açaizal e Chico Canoeiro.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/189/req_02_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/189/req_02_-_nonato.pdf</t>
   </si>
   <si>
     <t>Ponte sobre o rio Mojuzinho</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/190/req_03_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/190/req_03_-_nonato.pdf</t>
   </si>
   <si>
     <t>Implantação de Bueiros na Vicinal C-16</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/191/req_04_-_edmar.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/191/req_04_-_edmar.pdf</t>
   </si>
   <si>
     <t>Reparo no sistema de Iluminação Pública na Vila Aparecida</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Ivanildo do Rego Lima</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/192/req_05_-_ivanildo_e_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/192/req_05_-_ivanildo_e_calixto.pdf</t>
   </si>
   <si>
     <t>Criação da escola Renascer.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Antonio Calixto Bezerra, Ivanildo do Rego Lima</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/193/req_06_-_calixto_e_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/193/req_06_-_calixto_e_ivanildo.pdf</t>
   </si>
   <si>
     <t>construção da sala dos professores e almoxarifado na Escola Renascer.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/194/req_08_-_naldo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/194/req_08_-_naldo.pdf</t>
   </si>
   <si>
     <t>Recuperação das vicinais: C-22, C-20, C-16, C-12, C-8, C-4, C-0, Fazendinha I, Fazendinha II, B-17, Centro dos Paulos, Açaizal, P-1, P2, Quatro Voltas, Chico Canoeiro, Alício e Vicinal que interliga a vila Janari ao Gancho da Velha.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/195/req_08_-_naldo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/195/req_08_-_naldo.pdf</t>
   </si>
   <si>
     <t>Manutenção da Vicinal do 122</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/196/req_09_-_naldo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/196/req_09_-_naldo.pdf</t>
   </si>
   <si>
     <t>Implantação de bueiros nos seguintes rios: Baixão do Mojuzinho, dinalva e Dona Nega.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/197/req_10_-_wilma.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/197/req_10_-_wilma.pdf</t>
   </si>
   <si>
     <t>Atualização do Regimento Interno da Câmara Municipal</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/198/req_11_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/198/req_11_-_nonato.pdf</t>
   </si>
   <si>
     <t>Construção de acostamento - Calçada - na Rodovia PA-150 e PA-263, sentido Tucurui-PA.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/199/req_12_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/199/req_12_-_nonato.pdf</t>
   </si>
   <si>
     <t>Construção de pontes sobre o rio próximo a fazenda do Sr. Deusdete, vicinal caracol e sobre o rio Pitinga, Vicinal C-0.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/200/req_13_-_ivanildo_e_eduardo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/200/req_13_-_ivanildo_e_eduardo.pdf</t>
   </si>
   <si>
     <t>Nomear Escola de Ensino Infantil, localizada na Vila Rouxinol, Vicinal da Cikel, Km 22, área rural de Goianésia do Pará, por nome: Raimunda Clemetina de Almeida.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Ivanildo do Rego Lima, Welliton Ferreira Urbano</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/201/req_14_-_welliton_e_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/201/req_14_-_welliton_e_ivanildo.pdf</t>
   </si>
   <si>
     <t>Manutenção das vias públicas dos seguintes bairros: Centro, São Luiz, Rio Verde, Sol Nascente, Santo Amaro, Floresta, Alto Bonito, São Judas Tadeu, Santa Luzia, novo Horizonte, Canaã, Boa Esperança e Itamarati.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/202/req_15_-_darlan_e_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/202/req_15_-_darlan_e_ivanildo.pdf</t>
   </si>
   <si>
     <t>Construção da Casa de Apoio do Homem e Mulher do Campo.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/203/req_16_-_welliton.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/203/req_16_-_welliton.pdf</t>
   </si>
   <si>
     <t>Implantação de Iluminação Pública na Vila Jutuba</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/204/req_17_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/204/req_17_-_nonato.pdf</t>
   </si>
   <si>
     <t>Pavimentação com bloquetes, das principais ruas da vila janari.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/205/req_18_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/205/req_18_-_nonato.pdf</t>
   </si>
   <si>
     <t>POnte na vicinal C-22</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Valdir Ferreira de Souza</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/206/req_19_-_valdir.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/206/req_19_-_valdir.pdf</t>
   </si>
   <si>
     <t>Realização de Sessão Itinerante na Vila Janari no dia 07 de junho de 2019.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/207/req_21_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/207/req_21_-_nonato.pdf</t>
   </si>
   <si>
     <t>Construção do muro do cemitério da Vila Janari</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/208/req_22_-_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/208/req_22_-_ivanildo.pdf</t>
   </si>
   <si>
     <t>Manutenção das Vicinais: Garrafão, Rouxinol e Bom Jesus.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/209/req_23_-_welliton.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/209/req_23_-_welliton.pdf</t>
   </si>
   <si>
     <t>Manutenção das Vicinais: Santa Paula, Capão da Onça, Alfaia e São sebastião, bem como implantação de bueiros.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/210/req_24_-_welliton.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/210/req_24_-_welliton.pdf</t>
   </si>
   <si>
     <t>Manutenção da Vicinal Gleba Cachoeira.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/222/req_26_-_darla_e_ivanildo.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/222/req_26_-_darla_e_ivanildo.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de academias populares nas praças públicas municipais</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/219/req_27_-_ivanildo_e_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/219/req_27_-_ivanildo_e_calixto.pdf</t>
   </si>
   <si>
     <t>Implantação de Cera de Madeira na Escola Renascer, localizada no PA-Ararandeua Núcleo II</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Darlan Protázio Lago, Edmar Pereira Ramos</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/220/req_28_-_edmar_e_darlan.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/220/req_28_-_edmar_e_darlan.pdf</t>
   </si>
   <si>
     <t>Construção de um REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) ESTILO PASSARELA PARA PEDESTRE (COM FAIXAS DE PEDESTRE) na Rua Nova Olinda, bairro Centro, enfrente ao Supermercado Tocantins.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/223/req_31_-_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/223/req_31_-_calixto.pdf</t>
   </si>
   <si>
     <t>Solicita a nomeação do Hospital Municipal por nome de Iranilde Pastana de Oliveira</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/224/req_32_-_calixto_e_darlan.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/224/req_32_-_calixto_e_darlan.pdf</t>
   </si>
   <si>
     <t>Solicita nomear o Mercado Municipal por Raimundo Vicente de Sousa Filho</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/225/req_34_-_nonato.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/225/req_34_-_nonato.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da Ponte sobre o rio Mojuzinho</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Carlos Eduardo F. Machado, Darlan Protázio Lago, Edmar Pereira Ramos, Ivanildo do Rego Lima, Maria Wilma Duarte Alencar , Raimundo Nonato Pessoa , Valdir Ferreira de Souza</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/232/req_35_-_sete_vereadores.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/232/req_35_-_sete_vereadores.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltaica através de encascalhamento na Vila Aparecida</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>Partido da República</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/131/pl_03-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/131/pl_03-2018.pdf</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/132/pl_004-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/132/pl_004-2018.pdf</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/133/pl_05-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/133/pl_05-2018.pdf</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TITULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/135/proj._18-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/135/proj._18-2018.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf</t>
-[...26 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/152/pl_20-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/152/pl_20-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ-PA, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf</t>
-[...11 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/149/pl_25-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/149/pl_25-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/150/pl_26-2018.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/151/pl_27-2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/150/pl_26-2018.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/151/pl_27-2018.pdf</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM INSTITUIÇÃO FINANCEIRA COM GARANTIA DE CESSÃO DE CRÉDITOS DECORRENTES DE COMPENSAÇÃO FINANCEIRAS PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS PARA GERAÇÃO DE ENERGIA ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A DESAFETAÇÃO E LEILÃO PARA ALIENAR VEÍCULOS E SUCATAS INSERVÍVEIS DE PROPRIEDADE DO CISAT - CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE DO ARAGUAIA E TOCANTINS, DO QUAL FAZ PARTE COMO ENTE CONSORCIADO ESTA MUNICIPALIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo para provimento junto à Prefeitura de Goianésia do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>160</t>
-[...4 lines deleted...]
-  <si>
     <t>162</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS PROFISSIONAIS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, REESTRUTURA REMUNERAÇÃO DOS CARGOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS PROFISSIONAIS DA SAÚDE PÚBLICA MUNICIPAL, REESTRUTURA REMUNERAÇÃO DOS CARGOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Autoria o Prefeito Municipal de Goianésia do Pará, expedindo Título Definitivo e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_n_057.2018.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_n_057.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reformulação do Conselho Municipal de Desenvolvimento Rural Sustentável - CMDR, revoga as leis municipais 049/1997 e suas alterações e da outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa Mais Cidadania, e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_066-2018_loa_2019.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_066-2018_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa Despesa do Município de Goianésia do Pará, para o exercício financeiro de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Câmara Municipal de Goianésia do Pará</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA E CRIA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE GOIANÉSIA DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR WELLITON FERREIRA URBANO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, DE CONFORMIDADE COM O REGIMENTO INTERNO DESTE PODER, VEM, RESPEITOSAMENTE, REQUERER QUE SEJA ENCAMINHADO POR OFÍCIO AO PREFEITO MUNICIPAL, REQUERIMENTO SOLICITANDO A CONSTRUÇÃO DE UM PS - POSTO DE SAÚDE NO ASSENTAMENTO SANTA PAULA, ÁREA RURAL DESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Ivanildo do Rego Lima, Carlos Eduardo F. Machado</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES IVANILDO DO REGO LIMA E CARLOS EDUARDO FERREIRA MACHADO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, DE CONFORMIDADE COM O REGIMENTO INTERNO DESTE PODER, VÊEM, RESPEITOSAMENTE, REQUERER QUE SEJA ENCAMINHADO REQUERIMENTO ATRAVÉS DE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DA ESCOLA DE ENSINO INFANTIL SANTIAGO DUARTE I NA VILA ROUXINOL, SITUADA NA ESTRADA DA CICKEL, MUNICÍPIO DE GOIANÉSIA DO PARÁ.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR WELLITON FERREIRA URBANO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, DE CONFORMIDADE COM O REGIMENTO INTERNO DESTE PODER, VEM, RESPEITOSAMENTE, REQUERER, APÓS OUVIDO O DOUTO PLENÁRIO, QUE SEJA ENCAMINHADO REQUERIMENTO ATRAVÉS DE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA MINAS GERAIS, ESQUINA COM A RUA ALTAMIRA, BAIRRO SANTA LUZIA, ENFRENTE AO JHONS BAR.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Ivanildo do Rego Lima, Antonio Calixto Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES IVANILDO DO REGO LIMA E ANTONIO CALIXTO BEZERRA, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, DE CONFORMIDADE COM O REGIMENTO INTERNO DESTE PODER, VÊEM, RESPEITOSAMENTE, REQUERER, APÓS OUVIDO O DOUTO PLENÁRIO, QUE SEJA ENCAMINHADO REQUERIMENTO ATRAVÉS DE OFÍCIO AO PREFEITO MUNICIPAL, SOLICITANDO A PERFURAÇÃO DE DOIS POÇOS ARTESIANO NA REGIÃO DO ARARANDEUA NOS NÚCLEOS III E IV, ÁREA RURAL DESTE MUNICÍPIO, PARA ABASTECER A ESCOLA, COM EXTENSÃO A TODA A COMUNIDADE ATRAVÉS DE MICRO SISTEMA DE ABASTECIMENTO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.docx</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO 005/2018, QUE SOLICITA A CONSTRUÇÃO DE UM CHAFARIZ NA VILA APARECIDA ÁREA RURAL DO MUNICÍPIO DE GOIANÉSIA DO PARÁ.</t>
   </si>
   <si>
     <t>José Ivan Soares Paixão  - ZAGALO</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JOSÉ IVAN SOARES PAIXÃO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, DE CONFORMIDADE COM O REGIMENTO INTERNO DESTE PODER, VEM, RESPEITOSAMENTE, REQUERER QUE SEJA ENCAMINHADO POR OFÍCIO AO PREFEITO MUNICIPAL, REQUERIMENTO SOLICITANDO A IMPLANTAÇÃO DE FAIXA DE PEDESTRE, RODOVIA PA-150, NAS PROXIMIDADES DO PONTO DE MOTO TAXISTAS.</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO DOUTO PLENÁRIO, APÓS AS FORMALIDADES LEGAIS, SEJA REMETIDO EXPEDIENTE AO PREFEITO MUNICIPAL, A FIM DE QUE ENCAMINHE PROJETO DE LEI A ESTA CÂMARA MUNICIPAL, OBJETIVANDO A CRIAÇÃO DA ESCOLA RENASCER, PARA QUE POSSA GOZAR DE AUTONOMIA ADMINISTRATIVA E FUNCIONAL</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_008-2018_reforma_praca_da_paz_-_calixto.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_008-2018_reforma_praca_da_paz_-_calixto.pdf</t>
   </si>
   <si>
     <t>Os vereadores ANTONIO CALIXTO BEZERRA e RAIMUNDO NONATO PESSOA RODRIGUES SILVA, no uso de suas atribuições legais, de conformidade com o Regimento Interno deste Poder, vêem, respeitosamente, REQUERER que seja encaminhado ofício ao prefeito municipal, SOLICITANDO que seja feito a REFORMA da PRAÇA DA PAZ, localizada na frente da Igreja Católica Matriz, município de Goianésia do Pará-PA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_009-2018_implantacao_iluminacao_pub_iaZN44r.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_009-2018_implantacao_iluminacao_pub_iaZN44r.pdf</t>
   </si>
   <si>
     <t>O vereador EDINALDO AFONSO DE OLIVEIRA, no uso de suas atribuições legais, de conformidade com o Regimento Interno deste Poder, vem, respeitosamente, REQUERER que seja encaminhado por ofício ao prefeito municipal, REQUERIMENTO SOLICITANDO que seja implantado e ocorram os devidos reparos no SISTEMA DE ILUMINAÇÃO PÚBLICA nas seguintes Vilas: Janarí, Fazendinha, Gancho da Velha E Chico Canoeiro, deste município de Goianésia do Pará.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ART. 37 DA LEI ORGÂNICA DO MUNICÍPIO DE GOIANÉSIA DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE GOIANÉSIA DO PARÁ, ESTADO DO PARÁ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE CARREIRA, CARGOS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO PÚBLICA MUNICIPAL, LEI MUNICIPAL Nº 370/2011, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE GOIANÉSIA DO PARÁ PARA O PERÍODO 2018/2021.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GOIANÉSIA DO PARÁ, PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL &amp;#8211; SUAS DO MUNICÍPIO DE GOIANÉSIA DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS, PARA SER APRECIADO POR ESTA CASA</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA URBANA DE INTERESSE ESPECÍFICO NO MUNICÍPIO DE GOIANÉSIA DO PARÁ/PA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS SALAS DE AULA E A IMPLANTAÇÃO DE UMA CERCA DE MADEIRA NA ESCOLA RENASCER_x000D_
 LOCALIZADA NO PA-ARARANDEUA NÚCLEO 02, ÁREA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO MURO DO CEMITÉRIO DA VILA_x000D_
 APARECIDA</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.docx</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A MANUTENÇÃO DAS RUAS DO BAIRRO SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>PROJETO DE LEI 002/2016, DE AUTORIA DO VEREADOR DARLAN PROTÁZIO LAGO, QUE DISPÕE SOBRE A DOCÊNCIA EM EDUCAÇÃO FÍSICA, NA EDUCAÇÃO INFANTIL NO ENSINO FUNDAMENTAL, NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE GOIANÉSIA DO PARÁ-PA</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004/2016, DE 26 DE OUTUBRO DE 2016._x000D_
 _x000D_
 QUE FIXA OS SUBSÍDIOS MENSAIS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE GOIANÉSIA DO PARÁ, ESTADO DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2016, DE 04 DE ABRIL DE 2016, QUE AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003/2016, DE 04 DE ABRIL DE 2016, QUE AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004/2016, DE 04 DE ABRIL DE 2016, QUE AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
@@ -5564,96 +5751,96 @@
   <si>
     <t xml:space="preserve">PROJETO DE LEI 049/2016, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE GOIANÉSIA DO PARÁ PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 050/2016, DE 24 DE OUTUBRO DE 2016, QUE AUTORIZA O PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, EXPEDINDO TÍTULO DEFINITIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 001/2016, DE 26 DE OUTUBRO DE 2016._x000D_
 _x000D_
 QUE FIXA O SUBSÍDIO MENSAL DOS VEREADORES DO MUNICÍPIO DE GOIANÉSIA DO PARÁ, ESTADO DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/100/100_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR. ORTÊNCIO ALVES DOS SANTOS, DD. CHEFE DO PODER EXECUTIVO MUNICIPAL, VISANDO PRESTAR O ATENDIMENTO MÉDICO, ODONTOLÓGICO, NUTRICIONAL E, SOBRETUDO À EDUCAÇÃO DAS CRIANÇAS DA VILA JANARY, SEDE DO DISTRITO JANARY, A CONSTRUÇÃO DE UMA CRECHE.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/101/101_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RECUPERAÇÃO DE ESTRADAS VICINAIS ABAIXO INDICADAS</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/102/102_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À SRª. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO A CONSTRUÇÃO DE UMA ESCOLA NA COMUNIDADE PITINGA - VILA CAROTE.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/103/103_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÕES JUNTO À REDE - CELPA PARA EXPANSÃO DA REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA, VISANDO ATENDER À POPULAÇÃO RURAL DE GOIANÉSIA DO PARÁ</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/104/104_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS AO EXMO. SR. PREFEITO MUNICIPAL DE GOIANÉSIA DO PARÁ, À EXPEDIÇÃO DOS DOCUMENTOS DOS IMÓVEIS EXISTENTES NO PERÍMETRO URBANO DESTA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/105/105_texto_integral.pdf</t>
+    <t>http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÕES JUNTO A REDE CELPA PARA EXPANSÃO PARA A REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA, VISANDO ATENDER À POPULAÇÃO DO BAIRRO FLORESTA, NA CIDADE DE GOIANÉSIA DO PARÁ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5960,68 +6147,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/565/proj._lei_001-2025_-_diario_oficial_gopa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_002_-_titulos_definitivos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/590/ldo_2026_-_goineisa_do_para_-_finalizada1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_-_anulacao_titulo1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/610/pl_005-2025_-_sisan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/611/pl_006-2025_-_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/618/pl_007-2025_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/656/pl_008-2025_-_cisat.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/619/ppa_2026-2029__-_goianesia_do_para1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/657/pl_010-2025_-_titulos_definitivos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/658/pl_012-2025_-_altera_lei_798.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/663/pl_013-2025_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/660/pl_014-2025_-_prorroga_lei_756.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_do_legislativo_001-2025_-_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_do_legislativo_002-2025_-_crianca_autista.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_do_legislativo_003-2025_-_protecao_a_criancas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_do_legislativo_004-2025_-_alteracao_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_do_legislativo_005-2025_-_trilhas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_legislativo_003-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_legislativo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_legislativo_006-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_legislativo_008-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_legislativo_009-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_legislativo_010-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_legislativo_011-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_legislativo_012-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_legislativo_013-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_legislativo_014-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_legislativo_015-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_legislativo_016-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_legislativo_017-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/620/requerimento_legislativo_020-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_legislativo_021-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_legislativo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_legislativo_023-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_legislativo_024-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_legislativo_025-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_legislativo_026-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_legislativo_027-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_legislativo_028-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_legislativo_029-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_legislativo_030-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_legislativo_031-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_legislativo_032-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_legislativo_033-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_legislativo_035-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_036-2025_cameras_de_seguranca_nas_escolas_-_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/571/ata_sessao_ordinaria_718.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/572/ata_sessao_ordinaria_719.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/573/ata_sessao_ordinaria_720.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/582/ata_da_sessao_ordinaria_no_721_-_21-02-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/583/ata_sessao_ordinaria_722.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_no_723_-_07-03-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_no_724_-_21-03-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_no_725_-_28-03-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/596/ata_da_sessao_ordinaria_no_726_-_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/597/ata_da_sessao_ordinaria_no_727_-_11-04-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/598/ata_da_sessao_ordinaria_no_728_-_25-04-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/599/ata_da_sessao_ordinaria_no_729_-_09-05-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/612/ata_da_sessao_ordinaria_no_730_-_16-05-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/613/ata_da_sessao_ordinaria_no_731_-_23-05-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/614/ata_da_sessao_ordinaria_no_732_-_30-05-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/615/ata_da_sessao_ordinaria_no_733_-_06-06-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/626/ata_sessao_ordinaria_734.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/627/ata_sessao_ordinaria_735.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/628/ata_sessao_ordinaria_736.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/629/ata_sessao_ordinaria_737.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/630/ata_sessao_ordinaria_738.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/631/ata_sessao_ordinaria_739.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/632/ata_sessao_ordinaria_740.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/648/ata_sessao_ordinaria_741.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/649/ata_sessao_ordinaria_742.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/650/ata_sessao_ordinaria_743.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/651/ata_sessao_ordinaria_744.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/652/ata_sessao_ordinaria_745.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/653/ata_sessao_ordinaria_746.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/577/ata_da_sessao_extraordinaria_no_154_-_06-01-2025_-_posse_ismael.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/578/ata_da_sessao_extraordinaria_no_155_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/579/ata_da_sessao_extraordinaria_no_156_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/580/ata_da_sessao_extraordinaria_no_157_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/643/ata_sessao_extraordinaria_158.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/644/ata_sessao_extraordinaria_159.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/654/ata_sessao_itinerante_001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/655/ata_sessao_itinerante_002.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_legislativo_001-2024_-_pc_exercicio_2012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_decreto_legislativo_002-2024_-_pc_exercicio_2013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_emenda_a_lei_organica_001-2024_-_emenda_impositiva_-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n0012024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_002-2024_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/514/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_004-2024_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_007-2024_-_sol_nascente..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_-_009-2024_-_data-base_pessoal_nao_docente_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_-_010-2024_-_alteracao_rju.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_-_011-2024_-_do_gestor_2024_-_atualizada.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_-_012-2024_-_poder_executivo_n_007_de_20_de_outubro_de_2024_de_iniciativa_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_013-2024_loa_exercicio_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_15-2024_-_isencao_de_imposto_-_minha_casa_minha_vida_-_gopa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_do_legislativo_001-2024_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_do_legislativo_002-2024_-_altera_lei_370.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_do_legislativo_003-2024_-_cirio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_do_legislativo_004-2024_-_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_lei_do_legislativo_006-2024_-_estrutura_camara.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_do_legislativo_007-2024_-_prof._educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_do_legislativo_008-2024_-_horario_do_conselho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_001-2024_-_composicao_mesa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/495/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/496/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/515/req_005.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/524/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/525/07.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/526/008.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/527/010.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/528/11.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/529/012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/530/013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/531/014.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/498/ata_da_sessao_ordinaria_no_684_-_02-02-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/499/ata_da_sessao_ordinaria_no_685_-_09-02-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/500/ata_da_sessao_ordinaria_no_686_-_16-02-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/501/ata_da_sessao_ordinaria_no_687_-_23-02-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/502/ata_da_sessao_ordinaria_no_688_-_01-03-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/503/ata_689.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/505/690.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/506/691.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/507/692.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/508/693.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/509/694.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/510/695.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/511/696.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/512/697.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/516/698.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/517/699.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/518/700.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/519/701.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/520/702.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/521/703.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/545/704.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/546/705.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/547/706.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/548/707.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/549/708.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/555/ata_709.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/556/ata_710.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_sessao_ordinaria_no_711_-_25-10-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/560/ata_da_sessao_ordinaria_no_712_-_01-11-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/566/713.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/567/714.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/568/715.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/569/716.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/570/ata_da_sessao_ordinaria_no_717_-_13-12-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/522/145.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/523/146.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/532/147.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/533/148.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/534/149.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/535/150.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/574/ata_151.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/575/ata_da_sessao_extraordinaria_no_152_-_31-12-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/576/ata_da_sessao_extraordinaria_no_153_-_31-12-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_002_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_0052023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_009_-_copa_fonautico.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/476/projeto_de_lei_12_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n014_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/471/proj_de_lei_15_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/479/loa_2024_-_projeto_de_lei_no_016-2023_de_27.10.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/494/proj_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_do_legislativo_003-2023_-_acompanhante_mulher.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_do_legislativo_004-2023_-_dia_do_pastor.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_resolucao_001-2023_-_subisidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_resolucao_002-2023_-_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/388/req_001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/389/req_002.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/390/req_003.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/391/req_004.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/392/req_005.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/393/req_006.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/394/req_007.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/396/req_008.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/397/010.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/398/011.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_015-2023_gerico_para_limpeza_-_darlan_e_padim.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_016-2023_recuperacao_ii_vicinal_e_rio_verde_-_edmar.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_017-2023_rua_interliga_bairros_floresta_e_santo_amaro_-_mayko.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/438/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/439/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/440/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/465/039.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/467/041.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/468/042.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/469/043.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/470/044.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_045-2023_doacao_terreno_-_kayk.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_046-2023_reparo_iluminacao_vila_gancho_da_velha_e_c-16-_mayko.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_047-2023_reforma_potno_de_moto_taxi_-_kayk.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/421/647.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/422/650.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/423/651.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/424/652.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/425/653.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/426/654.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/427/655.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/428/656.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/429/657.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/430/658.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/431/659.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/432/660.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/433/661.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/434/662.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/435/663.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/455/664.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/457/666.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/458/668.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/475/ata_673.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/472/ata_675.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/480/676.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/481/677.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/482/678.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/483/679.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/484/680.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/485/681.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/486/682.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/497/ata_683.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/462/140.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/464/142.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/491/143.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/492/144.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/354/projeto_de_lei_complementar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_lei_0012022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/350/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_003-2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/370/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/372/projeto_de_lei_005-2022_-_titulo_camara.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei_007-2022_loa_2023_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/387/projetode_lei_005_8_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_lei_mayko_gopa_-_escaneado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/336/001_2022_d_e_m.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_001_2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_002_2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_numero_003.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_numero_004.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/339/005.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/342/007.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/343/008.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/352/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/357/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/358/018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/360/020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/361/021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/362/022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/363/023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/365/026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/366/027.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/367/028.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/368/029.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/369/031.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_033_2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_034-2022_quebra_molas_abel_figueredo_-_jandison.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_038-2022_horta_comunitaria_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/384/req_40.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/385/reque_41.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/386/req_42.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/382/oficio_043.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/436/647.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/437/648.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/420/137.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/473/ata_138.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_complementar_001-2021_-_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_complementar_n_0022021_ass.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_lei_005_2021_completo..pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/281/proj_de_lei_006_2021_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/301/proj_de_lei_007_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_009-2021_-_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_010-2021_-_parque_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/269/ccf_000779.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/311/pl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_013-2021_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/319/015-2021_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_018-2021_-_crianca_e_adolescente_at.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_014-2021_-_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_050-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_001-2021_nomeacao_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/259/001_muro_esc._vila_jutuba_-_mariza.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/260/002_muro_esc._wilson_bahia_-mariza.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/261/003_manut._ilum._pub._bairro_boa_esp._kayke_e_jandison.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/262/004_man._pontes_terezao_-_kayke_e_jandison.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/263/005_ref._ponte_antonio_nonato_-_assuncao_e_maiko.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/264/006_ref._ponte_pitinga_-_mara.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/265/007_rec._vicinal_zeca_bahiano_-_mara.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_008-2021_reforma_quadras_pracas_santa_luzia_e_santo_amaro_-_padim.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_009-2021_const._conselho_tutelar_-_padim.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/268/010.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/270/011.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/271/012.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_013-2021_pedido_a_construcao_de_uma_casa_de_apio_de_homem_e_mulher_do_campo_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/273/014.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/274/015_requerimento_welliton.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/275/016_requerimento_kayk.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/282/021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/283/022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/284/023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/285/024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/286/025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/287/026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/288/027.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/289/028.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/290/029.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/291/030.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/292/031.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/293/032.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/294/033.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/295/034.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/296/035.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/297/036.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/310/037.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/307/44.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/308/45.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/309/46.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/321/052.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/322/053.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/323/054.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/324/55.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/325/056.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/326/057.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/328/058.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/329/059.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/330/060.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/258/projeto_de_decreto_legislativo_no_001.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/257/pl_12-2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/256/pl_013-2020_-_orcamento_2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_001_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_002_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_003_-_darlan_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_005_-_wilma.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/240/006.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/241/007.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/242/008.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/243/009.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/244/010.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/245/011.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/246/012.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/247/013.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/248/014.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/249/015.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/250/016.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/251/017.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/252/018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/231/plc_-_concessao_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_001-2019_-_cmdca.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_002-2019_-_pme.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/216/projeto_de_lei_005-2019_-_compedec.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/181/pl_006-2019.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/185/pl_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/182/pl_009-2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/183/pl_010-2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/184/pl_012-2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/218/pl_013_-_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/217/pl_014_-_altera_lei_703-2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/226/pl_015_-_titulo_-_camara.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/227/pl_016-2019_-_nome_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/229/pl_017-2019_-_orgao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/228/pl_018-2019_-_nome_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/230/pl_019-2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/221/projeto_completo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_no_001_-_camara_-_revogacao_lei.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_002_-_lotes_baldios.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_003-2019_-_estrutura_camara.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/188/req_01_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/189/req_02_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/190/req_03_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/191/req_04_-_edmar.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/192/req_05_-_ivanildo_e_calixto.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/193/req_06_-_calixto_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/194/req_08_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/195/req_08_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/196/req_09_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/197/req_10_-_wilma.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/198/req_11_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/199/req_12_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/200/req_13_-_ivanildo_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/201/req_14_-_welliton_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/202/req_15_-_darlan_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/203/req_16_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/204/req_17_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/205/req_18_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/206/req_19_-_valdir.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/207/req_21_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/208/req_22_-_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/209/req_23_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/210/req_24_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/222/req_26_-_darla_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/219/req_27_-_ivanildo_e_calixto.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/220/req_28_-_edmar_e_darlan.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/223/req_31_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/224/req_32_-_calixto_e_darlan.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/225/req_34_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/232/req_35_-_sete_vereadores.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/131/pl_03-2018.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/132/pl_004-2018.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/133/pl_05-2018.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/135/proj._18-2018.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/152/pl_20-2018.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/149/pl_25-2018.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/150/pl_26-2018.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/151/pl_27-2018.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_n_057.2018.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_066-2018_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_008-2018_reforma_praca_da_paz_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_009-2018_implantacao_iluminacao_pub_iaZN44r.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/105/105_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/677/projeto_de_lei_do_legislativo_001-2026__regulamentacao_do_som_automotivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/678/projeto_de_lei_do_legislativo_002-2026__regulamentacao_de_bares_e_similares.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/679/projeto_de_lei_do_legislativo_003-2026__nome_viveiro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/680/projeto_de_lei_do_legislativo_004-2026__dia_do_motociclista.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/676/projeto_resolucao_001-2026_-_reajuste_salarios.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/684/requerimento_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/686/requerimento_legislativo_003-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/687/requerimento_legislativo_004-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/688/requerimento_legislativo_005-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/689/requerimento_legislativo_006-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/672/ata_da_sessao_ordinaria_no_750_-_23-01-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/681/ata_da_sessao_ordinaria_no_751_-_30-01-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2026/682/ata_da_sessao_ordinaria_no_752_-_06-02-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/565/proj._lei_001-2025_-_diario_oficial_gopa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/592/projeto_de_lei_002_-_titulos_definitivos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/590/ldo_2026_-_goineisa_do_para_-_finalizada1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/591/projeto_de_lei_-_anulacao_titulo1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/610/pl_005-2025_-_sisan.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/611/pl_006-2025_-_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/618/pl_007-2025_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/656/pl_008-2025_-_cisat.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/619/ppa_2026-2029__-_goianesia_do_para1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/657/pl_010-2025_-_titulos_definitivos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/683/projeto_de_lei_011_-_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/658/pl_012-2025_-_altera_lei_798.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/663/pl_013-2025_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/660/pl_014-2025_-_prorroga_lei_756.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_do_legislativo_001-2025_-_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_do_legislativo_002-2025_-_crianca_autista.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_do_legislativo_003-2025_-_protecao_a_criancas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_do_legislativo_004-2025_-_alteracao_da_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/662/projeto_de_lei_do_legislativo_005-2025_-_trilhas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_resolucao_001-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/584/requerimento_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/585/requerimento_legislativo_002-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/586/requerimento_legislativo_003-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/588/requerimento_legislativo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/589/requerimento_legislativo_006-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento_legislativo_008-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/601/requerimento_legislativo_009-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/602/requerimento_legislativo_010-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento_legislativo_011-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/604/requerimento_legislativo_012-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/605/requerimento_legislativo_013-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/606/requerimento_legislativo_014-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_legislativo_015-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_legislativo_016-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/609/requerimento_legislativo_017-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/620/requerimento_legislativo_020-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/621/requerimento_legislativo_021-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_legislativo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento_legislativo_023-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/623/requerimento_legislativo_024-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/640/requerimento_legislativo_025-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_legislativo_026-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_legislativo_027-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_legislativo_028-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/637/requerimento_legislativo_029-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_legislativo_030-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_legislativo_031-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/638/requerimento_legislativo_032-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/641/requerimento_legislativo_033-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_legislativo_035-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_036-2025_cameras_de_seguranca_nas_escolas_-_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/673/requerimento_037-2025_recuperacao_vicinal_naun_-_mayko.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/571/ata_sessao_ordinaria_718.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/572/ata_sessao_ordinaria_719.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/573/ata_sessao_ordinaria_720.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/582/ata_da_sessao_ordinaria_no_721_-_21-02-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/583/ata_sessao_ordinaria_722.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_no_723_-_07-03-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_no_724_-_21-03-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_no_725_-_28-03-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/596/ata_da_sessao_ordinaria_no_726_-_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/597/ata_da_sessao_ordinaria_no_727_-_11-04-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/598/ata_da_sessao_ordinaria_no_728_-_25-04-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/599/ata_da_sessao_ordinaria_no_729_-_09-05-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/612/ata_da_sessao_ordinaria_no_730_-_16-05-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/613/ata_da_sessao_ordinaria_no_731_-_23-05-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/614/ata_da_sessao_ordinaria_no_732_-_30-05-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/615/ata_da_sessao_ordinaria_no_733_-_06-06-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/626/ata_sessao_ordinaria_734.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/627/ata_sessao_ordinaria_735.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/628/ata_sessao_ordinaria_736.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/629/ata_sessao_ordinaria_737.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/630/ata_sessao_ordinaria_738.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/631/ata_sessao_ordinaria_739.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/632/ata_sessao_ordinaria_740.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/648/ata_sessao_ordinaria_741.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/649/ata_sessao_ordinaria_742.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/650/ata_sessao_ordinaria_743.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/651/ata_sessao_ordinaria_744.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/652/ata_sessao_ordinaria_745.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/653/ata_sessao_ordinaria_746.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/669/ata_da_sessao_ordinaria_no_747_-_28-11-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/670/ata_da_sessao_ordinaria_no_748_-_12-12-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/671/ata_da_sessao_ordinaria_no_749_-_19-12-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/577/ata_da_sessao_extraordinaria_no_154_-_06-01-2025_-_posse_ismael.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/578/ata_da_sessao_extraordinaria_no_155_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/579/ata_da_sessao_extraordinaria_no_156_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/580/ata_da_sessao_extraordinaria_no_157_-_10-01-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/643/ata_sessao_extraordinaria_158.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/644/ata_sessao_extraordinaria_159.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/674/ata_da_sessao_extraordinaria_no_160_-_17-10-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/675/ata_da_sessao_extraordinaria_no_161_-_23-12-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/654/ata_sessao_itinerante_001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/655/ata_sessao_itinerante_002.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/664/ata_da_sessao_itinerante_no_003_-_11-10-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/665/ata_da_sessao_itinerante_no_004_-_18-10-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/666/ata_da_sessao_itinerante_no_005_-_08-11-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/667/ata_da_sessao_itinerante_no_006_-_22-11-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2025/668/ata_da_sessao_itinerante_no_007_-_05-12-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_legislativo_001-2024_-_pc_exercicio_2012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_decreto_legislativo_002-2024_-_pc_exercicio_2013.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_emenda_a_lei_organica_001-2024_-_emenda_impositiva_-.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n0012024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_002-2024_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/514/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_004-2024_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_007-2024_-_sol_nascente..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_-_009-2024_-_data-base_pessoal_nao_docente_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_-_010-2024_-_alteracao_rju.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_-_011-2024_-_do_gestor_2024_-_atualizada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_-_012-2024_-_poder_executivo_n_007_de_20_de_outubro_de_2024_de_iniciativa_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_013-2024_loa_exercicio_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_15-2024_-_isencao_de_imposto_-_minha_casa_minha_vida_-_gopa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_do_legislativo_001-2024_-_motorista.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_do_legislativo_002-2024_-_altera_lei_370.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_do_legislativo_003-2024_-_cirio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_do_legislativo_004-2024_-_ace_e_acs.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_lei_do_legislativo_006-2024_-_estrutura_camara.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_lei_do_legislativo_007-2024_-_prof._educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_do_legislativo_008-2024_-_horario_do_conselho.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_resolucao_001-2024_-_composicao_mesa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/495/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/496/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/515/req_005.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/524/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/525/07.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/526/008.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/527/010.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/528/11.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/529/012.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/530/013.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/531/014.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/498/ata_da_sessao_ordinaria_no_684_-_02-02-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/499/ata_da_sessao_ordinaria_no_685_-_09-02-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/500/ata_da_sessao_ordinaria_no_686_-_16-02-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/501/ata_da_sessao_ordinaria_no_687_-_23-02-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/502/ata_da_sessao_ordinaria_no_688_-_01-03-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/503/ata_689.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/505/690.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/506/691.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/507/692.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/508/693.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/509/694.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/510/695.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/511/696.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/512/697.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/516/698.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/517/699.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/518/700.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/519/701.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/520/702.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/521/703.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/545/704.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/546/705.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/547/706.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/548/707.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/549/708.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/555/ata_709.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/556/ata_710.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/559/ata_da_sessao_ordinaria_no_711_-_25-10-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/560/ata_da_sessao_ordinaria_no_712_-_01-11-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/566/713.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/567/714.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/568/715.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/569/716.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/570/ata_da_sessao_ordinaria_no_717_-_13-12-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/522/145.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/523/146.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/532/147.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/533/148.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/534/149.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/535/150.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/574/ata_151.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/575/ata_da_sessao_extraordinaria_no_152_-_31-12-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2024/576/ata_da_sessao_extraordinaria_no_153_-_31-12-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_002_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_0052023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_009_-_copa_fonautico.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/476/projeto_de_lei_12_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/453/projeto_de_lei_n014_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/471/proj_de_lei_15_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/479/loa_2024_-_projeto_de_lei_no_016-2023_de_27.10.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/493/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/494/proj_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_do_legislativo_003-2023_-_acompanhante_mulher.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_do_legislativo_004-2023_-_dia_do_pastor.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_resolucao_001-2023_-_subisidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_resolucao_002-2023_-_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/388/req_001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/389/req_002.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/390/req_003.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/391/req_004.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/392/req_005.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/393/req_006.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/394/req_007.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/396/req_008.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/397/010.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/398/011.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/400/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/401/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_015-2023_gerico_para_limpeza_-_darlan_e_padim.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_016-2023_recuperacao_ii_vicinal_e_rio_verde_-_edmar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/448/requerimento_017-2023_rua_interliga_bairros_floresta_e_santo_amaro_-_mayko.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/402/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/403/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/404/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/407/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/410/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/411/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/438/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/439/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/440/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/465/039.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/467/041.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/468/042.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/469/043.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/470/044.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_045-2023_doacao_terreno_-_kayk.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_046-2023_reparo_iluminacao_vila_gancho_da_velha_e_c-16-_mayko.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_047-2023_reforma_potno_de_moto_taxi_-_kayk.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/421/647.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/422/650.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/423/651.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/424/652.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/425/653.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/426/654.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/427/655.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/428/656.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/429/657.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/430/658.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/431/659.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/432/660.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/433/661.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/434/662.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/435/663.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/455/664.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/457/666.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/458/668.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/475/ata_673.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/472/ata_675.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/480/676.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/481/677.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/482/678.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/483/679.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/484/680.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/485/681.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/486/682.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/497/ata_683.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/462/140.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/464/142.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/491/143.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/492/144.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/354/projeto_de_lei_complementar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_lei_0012022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/350/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_003-2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/370/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/372/projeto_de_lei_005-2022_-_titulo_camara.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei_007-2022_loa_2023_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/387/projetode_lei_005_8_2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/351/projeto_de_lei_mayko_gopa_-_escaneado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/336/001_2022_d_e_m.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_001_2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_002_2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_numero_003.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/338/requerimento_numero_004.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/339/005.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/342/007.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/343/008.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/352/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/357/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/358/018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/360/020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/361/021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/362/022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/363/023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/365/026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/366/027.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/367/028.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/368/029.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/369/031.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_033_2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_034-2022_quebra_molas_abel_figueredo_-_jandison.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_038-2022_horta_comunitaria_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/384/req_40.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/385/reque_41.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/386/req_42.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/382/oficio_043.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/436/647.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/437/648.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2023/420/137.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2022/473/ata_138.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_complementar_001-2021_-_estrutura_adm.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_complementar_n_0022021_ass.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/276/projeto_de_lei_005_2021_completo..pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/281/proj_de_lei_006_2021_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/301/proj_de_lei_007_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_009-2021_-_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_010-2021_-_parque_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/269/ccf_000779.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/311/pl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_013-2021_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/319/015-2021_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_018-2021_-_crianca_e_adolescente_at.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_014-2021_-_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_050-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_001-2021_nomeacao_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/259/001_muro_esc._vila_jutuba_-_mariza.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/260/002_muro_esc._wilson_bahia_-mariza.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/261/003_manut._ilum._pub._bairro_boa_esp._kayke_e_jandison.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/262/004_man._pontes_terezao_-_kayke_e_jandison.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/263/005_ref._ponte_antonio_nonato_-_assuncao_e_maiko.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/264/006_ref._ponte_pitinga_-_mara.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/265/007_rec._vicinal_zeca_bahiano_-_mara.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_008-2021_reforma_quadras_pracas_santa_luzia_e_santo_amaro_-_padim.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_009-2021_const._conselho_tutelar_-_padim.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/268/010.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/270/011.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/271/012.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_013-2021_pedido_a_construcao_de_uma_casa_de_apio_de_homem_e_mulher_do_campo_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/273/014.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/274/015_requerimento_welliton.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/275/016_requerimento_kayk.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/282/021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/283/022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/284/023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/285/024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/286/025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/287/026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/288/027.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/289/028.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/290/029.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/291/030.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/292/031.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/293/032.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/294/033.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/295/034.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/296/035.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/297/036.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/310/037.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/307/44.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/308/45.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/309/46.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/321/052.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/322/053.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/323/054.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/324/55.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/325/056.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/326/057.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/328/058.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/329/059.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2021/330/060.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/258/projeto_de_decreto_legislativo_no_001.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/254/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/255/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/257/pl_12-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/256/pl_013-2020_-_orcamento_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/233/requerimento_001_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/234/requerimento_002_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/235/requerimento_003_-_darlan_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004_-_darlan.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_005_-_wilma.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/240/006.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/241/007.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/242/008.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/243/009.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/244/010.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/245/011.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/246/012.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/247/013.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/248/014.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/249/015.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/250/016.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/251/017.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/252/018.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/231/plc_-_concessao_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/215/projeto_de_lei_001-2019_-_cmdca.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/214/projeto_de_lei_002-2019_-_pme.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/216/projeto_de_lei_005-2019_-_compedec.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/181/pl_006-2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/185/pl_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/182/pl_009-2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/183/pl_010-2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/184/pl_012-2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/218/pl_013_-_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/217/pl_014_-_altera_lei_703-2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/226/pl_015_-_titulo_-_camara.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/227/pl_016-2019_-_nome_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/229/pl_017-2019_-_orgao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/228/pl_018-2019_-_nome_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/230/pl_019-2019.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/221/projeto_completo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/211/projeto_de_lei_no_001_-_camara_-_revogacao_lei.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_lei_002_-_lotes_baldios.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/213/projeto_de_lei_003-2019_-_estrutura_camara.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/188/req_01_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/189/req_02_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/190/req_03_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/191/req_04_-_edmar.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/192/req_05_-_ivanildo_e_calixto.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/193/req_06_-_calixto_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/194/req_08_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/195/req_08_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/196/req_09_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/197/req_10_-_wilma.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/198/req_11_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/199/req_12_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/200/req_13_-_ivanildo_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/201/req_14_-_welliton_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/202/req_15_-_darlan_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/203/req_16_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/204/req_17_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/205/req_18_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/206/req_19_-_valdir.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/207/req_21_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/208/req_22_-_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/209/req_23_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/210/req_24_-_welliton.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/222/req_26_-_darla_e_ivanildo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/219/req_27_-_ivanildo_e_calixto.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/220/req_28_-_edmar_e_darlan.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/223/req_31_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/224/req_32_-_calixto_e_darlan.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/225/req_34_-_nonato.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2019/232/req_35_-_sete_vereadores.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/131/pl_03-2018.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/132/pl_004-2018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/133/pl_05-2018.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/135/proj._18-2018.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/152/pl_20-2018.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/149/pl_25-2018.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/150/pl_26-2018.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/151/pl_27-2018.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_n_057.2018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_066-2018_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2018/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_008-2018_reforma_praca_da_paz_-_calixto.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_009-2018_implantacao_iluminacao_pub_iaZN44r.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goianesiadopara.pa.leg.br/media/./sapl/public/materialegislativa/2000/105/105_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H604"/>
+  <dimension ref="A1:H630"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6076,15297 +6263,15973 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="F16" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B17" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="E17" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="E18" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="F18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="E19" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="F19" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="E20" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F21" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>98</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F22" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C23" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F23" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B24" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C24" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F24" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B25" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C25" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E25" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F25" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F26" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E27" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F27" t="s">
-        <v>110</v>
+        <v>79</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C28" t="s">
-        <v>45</v>
+        <v>122</v>
       </c>
       <c r="D28" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E28" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F28" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="H28" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C29" t="s">
-        <v>49</v>
+        <v>126</v>
       </c>
       <c r="D29" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E29" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F29" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="H29" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B30" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C30" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C31" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>125</v>
+        <v>49</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C32" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="H32" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C33" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="H33" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B34" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C34" t="s">
-        <v>135</v>
+        <v>53</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C35" t="s">
-        <v>139</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="E35" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="F35" t="s">
-        <v>114</v>
+        <v>32</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="H35" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B36" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C36" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E36" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F36" t="s">
-        <v>91</v>
+        <v>42</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="H36" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B37" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C37" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E37" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F37" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H37" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C38" t="s">
-        <v>151</v>
+        <v>21</v>
       </c>
       <c r="D38" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E38" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F38" t="s">
-        <v>125</v>
+        <v>49</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H38" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B39" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C39" t="s">
-        <v>155</v>
+        <v>26</v>
       </c>
       <c r="D39" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E39" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F39" t="s">
-        <v>156</v>
+        <v>42</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H39" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>159</v>
       </c>
       <c r="B40" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" t="s">
+        <v>36</v>
+      </c>
+      <c r="E40" t="s">
+        <v>37</v>
+      </c>
+      <c r="F40" t="s">
+        <v>42</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D40" t="s">
-[...8 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" t="s">
+        <v>76</v>
+      </c>
+      <c r="C41" t="s">
+        <v>57</v>
+      </c>
+      <c r="D41" t="s">
+        <v>36</v>
+      </c>
+      <c r="E41" t="s">
+        <v>37</v>
+      </c>
+      <c r="F41" t="s">
+        <v>42</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>164</v>
-      </c>
-[...13 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C42" t="s">
+        <v>102</v>
+      </c>
+      <c r="D42" t="s">
+        <v>36</v>
+      </c>
+      <c r="E42" t="s">
+        <v>37</v>
+      </c>
+      <c r="F42" t="s">
+        <v>38</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H42" t="s">
         <v>167</v>
-      </c>
-[...19 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>168</v>
+      </c>
+      <c r="B43" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" t="s">
+        <v>106</v>
+      </c>
+      <c r="D43" t="s">
+        <v>36</v>
+      </c>
+      <c r="E43" t="s">
+        <v>37</v>
+      </c>
+      <c r="F43" t="s">
+        <v>169</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H43" t="s">
         <v>171</v>
-      </c>
-[...19 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C44" t="s">
-        <v>176</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E44" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F44" t="s">
-        <v>114</v>
+        <v>169</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="H44" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B45" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C45" t="s">
-        <v>180</v>
+        <v>114</v>
       </c>
       <c r="D45" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E45" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F45" t="s">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="H45" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="B46" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C46" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="D46" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E46" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F46" t="s">
-        <v>110</v>
+        <v>179</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="H46" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C47" t="s">
-        <v>188</v>
+        <v>122</v>
       </c>
       <c r="D47" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F47" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="H47" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B48" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C48" t="s">
-        <v>192</v>
+        <v>126</v>
       </c>
       <c r="D48" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E48" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F48" t="s">
-        <v>91</v>
+        <v>179</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="H48" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="B49" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C49" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="D49" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E49" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F49" t="s">
-        <v>114</v>
+        <v>42</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="H49" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="B50" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C50" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="D50" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E50" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F50" t="s">
-        <v>114</v>
+        <v>169</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="H50" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B51" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C51" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="D51" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E51" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F51" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="H51" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="B52" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C52" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="D52" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E52" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F52" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="H52" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="B53" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C53" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="D53" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E53" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F53" t="s">
-        <v>114</v>
+        <v>179</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="H53" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B54" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C54" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="D54" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F54" t="s">
-        <v>110</v>
+        <v>58</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="H54" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B55" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C55" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="D55" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E55" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F55" t="s">
+        <v>49</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="H55" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B56" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C56" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="D56" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E56" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F56" t="s">
+        <v>169</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="H56" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="B57" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C57" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="D57" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E57" t="s">
+        <v>37</v>
+      </c>
+      <c r="F57" t="s">
+        <v>169</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="G57" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H57" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="B58" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C58" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="D58" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E58" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F58" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="H58" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="B59" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C59" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="D59" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E59" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F59" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="H59" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="B60" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C60" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="D60" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E60" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F60" t="s">
+        <v>38</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H60" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="B61" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C61" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="D61" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E61" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F61" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="H61" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="B62" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C62" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="D62" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E62" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F62" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="H62" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="B63" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C63" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="D63" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E63" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F63" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="H63" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="B64" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C64" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="D64" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E64" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F64" t="s">
-        <v>77</v>
+        <v>169</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="H64" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="B65" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C65" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="D65" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E65" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>169</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="H65" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="B66" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C66" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="D66" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E66" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F66" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="H66" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="B67" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C67" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="D67" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E67" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F67" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="H67" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="B68" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C68" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="D68" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E68" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F68" t="s">
-        <v>77</v>
+        <v>169</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="H68" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="B69" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C69" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="D69" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E69" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F69" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="H69" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="B70" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C70" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="D70" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E70" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F70" t="s">
-        <v>77</v>
+        <v>274</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="H70" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="B71" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C71" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="D71" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E71" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="H71" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="B72" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C72" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="D72" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E72" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="H72" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="B73" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C73" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="D73" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E73" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="H73" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B74" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C74" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D74" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E74" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F74" t="s">
+        <v>291</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="H74" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="B75" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C75" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="D75" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E75" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F75" t="s">
+        <v>291</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="H75" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="B76" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C76" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="D76" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E76" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F76" t="s">
+        <v>291</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="H76" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="B77" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C77" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="D77" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E77" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F77" t="s">
+        <v>32</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="H77" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="B78" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C78" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="D78" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E78" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F78" t="s">
+        <v>32</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="H78" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="B79" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C79" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D79" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E79" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F79" t="s">
+        <v>32</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="H79" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="B80" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C80" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="D80" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E80" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F80" t="s">
+        <v>32</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="H80" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="B81" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C81" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="D81" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E81" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F81" t="s">
+        <v>32</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="H81" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B82" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C82" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="D82" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E82" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F82" t="s">
+        <v>32</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="H82" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="B83" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C83" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="D83" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E83" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="F83" t="s">
-        <v>235</v>
+        <v>32</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="H83" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="B84" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C84" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="D84" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E84" t="s">
-        <v>341</v>
+        <v>64</v>
+      </c>
+      <c r="F84" t="s">
+        <v>32</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="H84" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="B85" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C85" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D85" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E85" t="s">
-        <v>341</v>
+        <v>64</v>
+      </c>
+      <c r="F85" t="s">
+        <v>32</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="H85" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="B86" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C86" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="D86" t="s">
+        <v>63</v>
+      </c>
+      <c r="E86" t="s">
+        <v>64</v>
+      </c>
+      <c r="F86" t="s">
+        <v>32</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="E86" t="s">
+      <c r="H86" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="B87" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C87" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="D87" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E87" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="H87" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="B88" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C88" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="D88" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E88" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="H88" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="B89" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C89" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="D89" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E89" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="H89" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="B90" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>355</v>
       </c>
       <c r="D90" t="s">
-        <v>364</v>
+        <v>63</v>
       </c>
       <c r="E90" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>64</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="H90" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="B91" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>359</v>
       </c>
       <c r="D91" t="s">
-        <v>364</v>
+        <v>63</v>
       </c>
       <c r="E91" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>64</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="H91" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="B92" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C92" t="s">
-        <v>10</v>
+        <v>363</v>
       </c>
       <c r="D92" t="s">
-        <v>373</v>
+        <v>63</v>
       </c>
       <c r="E92" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>64</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="H92" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="B93" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C93" t="s">
-        <v>17</v>
+        <v>367</v>
       </c>
       <c r="D93" t="s">
-        <v>373</v>
+        <v>63</v>
       </c>
       <c r="E93" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>64</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="H93" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="B94" t="s">
+        <v>76</v>
+      </c>
+      <c r="C94" t="s">
+        <v>371</v>
+      </c>
+      <c r="D94" t="s">
+        <v>63</v>
+      </c>
+      <c r="E94" t="s">
+        <v>64</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="C94" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H94" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="B95" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C95" t="s">
-        <v>10</v>
+        <v>375</v>
       </c>
       <c r="D95" t="s">
-        <v>388</v>
+        <v>63</v>
       </c>
       <c r="E95" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>64</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="H95" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="B96" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>379</v>
       </c>
       <c r="D96" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E96" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>64</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="H96" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="B97" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C97" t="s">
-        <v>17</v>
+        <v>383</v>
       </c>
       <c r="D97" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E97" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="H97" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="B98" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C98" t="s">
-        <v>21</v>
+        <v>387</v>
       </c>
       <c r="D98" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E98" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
       <c r="H98" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>402</v>
+        <v>390</v>
       </c>
       <c r="B99" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C99" t="s">
-        <v>25</v>
+        <v>391</v>
       </c>
       <c r="D99" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E99" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F99" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="H99" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="B100" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>395</v>
       </c>
       <c r="D100" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E100" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="H100" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B101" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C101" t="s">
-        <v>45</v>
+        <v>399</v>
       </c>
       <c r="D101" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E101" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="H101" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="B102" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C102" t="s">
-        <v>49</v>
+        <v>403</v>
       </c>
       <c r="D102" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E102" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="H102" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="B103" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C103" t="s">
-        <v>121</v>
+        <v>407</v>
       </c>
       <c r="D103" t="s">
-        <v>11</v>
+        <v>408</v>
       </c>
       <c r="E103" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>409</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="H103" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B104" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C104" t="s">
-        <v>53</v>
+        <v>413</v>
       </c>
       <c r="D104" t="s">
-        <v>11</v>
+        <v>408</v>
       </c>
       <c r="E104" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>409</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="H104" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>416</v>
+      </c>
+      <c r="B105" t="s">
+        <v>76</v>
+      </c>
+      <c r="C105" t="s">
+        <v>417</v>
+      </c>
+      <c r="D105" t="s">
+        <v>408</v>
+      </c>
+      <c r="E105" t="s">
+        <v>409</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H105" t="s">
         <v>419</v>
-      </c>
-[...19 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>420</v>
+      </c>
+      <c r="B106" t="s">
+        <v>76</v>
+      </c>
+      <c r="C106" t="s">
+        <v>421</v>
+      </c>
+      <c r="D106" t="s">
+        <v>408</v>
+      </c>
+      <c r="E106" t="s">
+        <v>409</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="B106" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H106" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>423</v>
+      </c>
+      <c r="B107" t="s">
+        <v>76</v>
+      </c>
+      <c r="C107" t="s">
+        <v>424</v>
+      </c>
+      <c r="D107" t="s">
+        <v>408</v>
+      </c>
+      <c r="E107" t="s">
+        <v>409</v>
+      </c>
+      <c r="F107" t="s">
+        <v>32</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B107" t="s">
-[...11 lines deleted...]
-      <c r="F107" t="s">
+      <c r="H107" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>427</v>
+      </c>
+      <c r="B108" t="s">
+        <v>76</v>
+      </c>
+      <c r="C108" t="s">
+        <v>428</v>
+      </c>
+      <c r="D108" t="s">
+        <v>408</v>
+      </c>
+      <c r="E108" t="s">
+        <v>409</v>
+      </c>
+      <c r="F108" t="s">
+        <v>32</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="B108" t="s">
-[...11 lines deleted...]
-      <c r="F108" t="s">
+      <c r="H108" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>431</v>
+      </c>
+      <c r="B109" t="s">
+        <v>76</v>
+      </c>
+      <c r="C109" t="s">
+        <v>432</v>
+      </c>
+      <c r="D109" t="s">
+        <v>408</v>
+      </c>
+      <c r="E109" t="s">
+        <v>409</v>
+      </c>
+      <c r="F109" t="s">
+        <v>32</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B109" t="s">
-[...14 lines deleted...]
-      <c r="G109" s="1" t="s">
+      <c r="H109" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>435</v>
+      </c>
+      <c r="B110" t="s">
+        <v>76</v>
+      </c>
+      <c r="C110" t="s">
         <v>436</v>
       </c>
-      <c r="B110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D110" t="s">
-        <v>65</v>
+        <v>408</v>
       </c>
       <c r="E110" t="s">
-        <v>66</v>
+        <v>409</v>
       </c>
       <c r="F110" t="s">
+        <v>32</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="G110" s="1" t="s">
+      <c r="H110" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>439</v>
+      </c>
+      <c r="B111" t="s">
+        <v>76</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" t="s">
         <v>440</v>
       </c>
-      <c r="B111" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E111" t="s">
-        <v>66</v>
+        <v>441</v>
       </c>
       <c r="F111" t="s">
-        <v>437</v>
+        <v>291</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H111" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B112" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C112" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D112" t="s">
-        <v>65</v>
+        <v>440</v>
       </c>
       <c r="E112" t="s">
-        <v>66</v>
+        <v>441</v>
       </c>
       <c r="F112" t="s">
-        <v>77</v>
+        <v>291</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H112" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B113" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="D113" t="s">
-        <v>65</v>
+        <v>440</v>
       </c>
       <c r="E113" t="s">
-        <v>66</v>
+        <v>441</v>
       </c>
       <c r="F113" t="s">
-        <v>156</v>
+        <v>32</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="H113" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B114" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C114" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="D114" t="s">
-        <v>65</v>
+        <v>440</v>
       </c>
       <c r="E114" t="s">
-        <v>66</v>
+        <v>441</v>
       </c>
       <c r="F114" t="s">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H114" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B115" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C115" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D115" t="s">
-        <v>84</v>
+        <v>440</v>
       </c>
       <c r="E115" t="s">
-        <v>85</v>
+        <v>441</v>
       </c>
       <c r="F115" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H115" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B116" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C116" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D116" t="s">
-        <v>89</v>
+        <v>440</v>
       </c>
       <c r="E116" t="s">
-        <v>90</v>
+        <v>441</v>
       </c>
       <c r="F116" t="s">
-        <v>456</v>
+        <v>32</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>457</v>
       </c>
       <c r="H116" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>459</v>
       </c>
       <c r="B117" t="s">
-        <v>372</v>
+        <v>76</v>
       </c>
       <c r="C117" t="s">
-        <v>17</v>
+        <v>98</v>
       </c>
       <c r="D117" t="s">
-        <v>89</v>
+        <v>440</v>
       </c>
       <c r="E117" t="s">
-        <v>90</v>
+        <v>441</v>
       </c>
       <c r="F117" t="s">
+        <v>32</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="G117" s="1" t="s">
+      <c r="H117" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>462</v>
+      </c>
+      <c r="B118" t="s">
         <v>463</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D118" t="s">
-        <v>89</v>
+        <v>464</v>
       </c>
       <c r="E118" t="s">
-        <v>90</v>
+        <v>465</v>
       </c>
       <c r="F118" t="s">
-        <v>156</v>
+        <v>291</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="H118" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B119" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C119" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D119" t="s">
-        <v>89</v>
+        <v>464</v>
       </c>
       <c r="E119" t="s">
-        <v>90</v>
+        <v>465</v>
       </c>
       <c r="F119" t="s">
-        <v>437</v>
+        <v>469</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="H119" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B120" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C120" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D120" t="s">
-        <v>89</v>
+        <v>473</v>
       </c>
       <c r="E120" t="s">
-        <v>90</v>
+        <v>474</v>
       </c>
       <c r="F120" t="s">
-        <v>437</v>
+        <v>475</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="H120" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="B121" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C121" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D121" t="s">
-        <v>89</v>
+        <v>479</v>
       </c>
       <c r="E121" t="s">
-        <v>90</v>
+        <v>480</v>
       </c>
       <c r="F121" t="s">
-        <v>114</v>
+        <v>481</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="H121" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="B122" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C122" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D122" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E122" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F122" t="s">
-        <v>114</v>
+        <v>481</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="H122" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="B123" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C123" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="D123" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E123" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F123" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="H123" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="B124" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C124" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D124" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E124" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F124" t="s">
-        <v>482</v>
+        <v>79</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="H124" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="B125" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C125" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D125" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E125" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F125" t="s">
-        <v>482</v>
+        <v>79</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="H125" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="B126" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C126" t="s">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="D126" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E126" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F126" t="s">
-        <v>156</v>
+        <v>79</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="H126" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="B127" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C127" t="s">
-        <v>492</v>
+        <v>106</v>
       </c>
       <c r="D127" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="E127" t="s">
-        <v>222</v>
+        <v>78</v>
       </c>
       <c r="F127" t="s">
-        <v>235</v>
+        <v>79</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="H127" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="B128" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C128" t="s">
-        <v>496</v>
+        <v>110</v>
       </c>
       <c r="D128" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="E128" t="s">
-        <v>222</v>
+        <v>78</v>
       </c>
       <c r="F128" t="s">
-        <v>235</v>
+        <v>79</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="H128" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B129" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C129" t="s">
-        <v>500</v>
+        <v>114</v>
       </c>
       <c r="D129" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="E129" t="s">
-        <v>222</v>
+        <v>78</v>
       </c>
       <c r="F129" t="s">
-        <v>235</v>
+        <v>79</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="H129" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B130" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C130" t="s">
-        <v>504</v>
+        <v>118</v>
       </c>
       <c r="D130" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="E130" t="s">
-        <v>222</v>
+        <v>78</v>
       </c>
       <c r="F130" t="s">
-        <v>235</v>
+        <v>79</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="H130" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B131" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C131" t="s">
-        <v>508</v>
+        <v>122</v>
       </c>
       <c r="D131" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="E131" t="s">
-        <v>222</v>
+        <v>78</v>
       </c>
       <c r="F131" t="s">
-        <v>235</v>
+        <v>79</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="H131" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B132" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C132" t="s">
-        <v>512</v>
+        <v>189</v>
       </c>
       <c r="D132" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="E132" t="s">
-        <v>222</v>
+        <v>78</v>
       </c>
       <c r="F132" t="s">
-        <v>235</v>
+        <v>79</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H132" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B133" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C133" t="s">
-        <v>516</v>
+        <v>10</v>
       </c>
       <c r="D133" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E133" t="s">
-        <v>222</v>
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>274</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H133" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>519</v>
       </c>
       <c r="B134" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
         <v>520</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>521</v>
       </c>
       <c r="H134" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>523</v>
       </c>
       <c r="B135" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C135" t="s">
+        <v>21</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>274</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="D135" t="s">
-[...5 lines deleted...]
-      <c r="G135" s="1" t="s">
+      <c r="H135" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>526</v>
+      </c>
+      <c r="B136" t="s">
+        <v>463</v>
+      </c>
+      <c r="C136" t="s">
+        <v>26</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="B136" t="s">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="H136" t="s">
         <v>528</v>
-      </c>
-[...10 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="B137" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C137" t="s">
-        <v>532</v>
+        <v>53</v>
       </c>
       <c r="D137" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
-        <v>222</v>
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>533</v>
+        <v>43</v>
       </c>
       <c r="H137" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B138" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C138" t="s">
-        <v>536</v>
+        <v>57</v>
       </c>
       <c r="D138" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E138" t="s">
-        <v>222</v>
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>32</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="H138" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="B139" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C139" t="s">
-        <v>540</v>
+        <v>98</v>
       </c>
       <c r="D139" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>222</v>
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>58</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="H139" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="B140" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C140" t="s">
-        <v>544</v>
+        <v>102</v>
       </c>
       <c r="D140" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E140" t="s">
-        <v>222</v>
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>179</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="H140" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="B141" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C141" t="s">
-        <v>548</v>
+        <v>10</v>
       </c>
       <c r="D141" t="s">
-        <v>221</v>
+        <v>30</v>
       </c>
       <c r="E141" t="s">
-        <v>222</v>
+        <v>31</v>
+      </c>
+      <c r="F141" t="s">
+        <v>32</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="H141" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="B142" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C142" t="s">
-        <v>552</v>
+        <v>10</v>
       </c>
       <c r="D142" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E142" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F142" t="s">
+        <v>544</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="H142" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="B143" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C143" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="D143" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E143" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F143" t="s">
+        <v>548</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="H143" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="B144" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C144" t="s">
-        <v>560</v>
+        <v>53</v>
       </c>
       <c r="D144" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E144" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F144" t="s">
+        <v>58</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>561</v>
+        <v>552</v>
       </c>
       <c r="H144" t="s">
-        <v>562</v>
+        <v>553</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="B145" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C145" t="s">
-        <v>564</v>
+        <v>57</v>
       </c>
       <c r="D145" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E145" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>565</v>
+        <v>555</v>
       </c>
       <c r="H145" t="s">
-        <v>566</v>
+        <v>556</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="B146" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C146" t="s">
-        <v>568</v>
+        <v>98</v>
       </c>
       <c r="D146" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E146" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="H146" t="s">
-        <v>570</v>
+        <v>559</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>571</v>
+        <v>560</v>
       </c>
       <c r="B147" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C147" t="s">
-        <v>572</v>
+        <v>102</v>
       </c>
       <c r="D147" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E147" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F147" t="s">
+        <v>169</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>573</v>
+        <v>561</v>
       </c>
       <c r="H147" t="s">
-        <v>574</v>
+        <v>562</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>575</v>
+        <v>563</v>
       </c>
       <c r="B148" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C148" t="s">
-        <v>576</v>
+        <v>110</v>
       </c>
       <c r="D148" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E148" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F148" t="s">
+        <v>169</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="H148" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="B149" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C149" t="s">
-        <v>580</v>
+        <v>114</v>
       </c>
       <c r="D149" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E149" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F149" t="s">
+        <v>179</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>581</v>
+        <v>567</v>
       </c>
       <c r="H149" t="s">
-        <v>582</v>
+        <v>568</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>583</v>
+        <v>569</v>
       </c>
       <c r="B150" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C150" t="s">
-        <v>584</v>
+        <v>118</v>
       </c>
       <c r="D150" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E150" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F150" t="s">
+        <v>570</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>585</v>
+        <v>571</v>
       </c>
       <c r="H150" t="s">
-        <v>586</v>
+        <v>572</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>587</v>
+        <v>573</v>
       </c>
       <c r="B151" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C151" t="s">
-        <v>588</v>
+        <v>122</v>
       </c>
       <c r="D151" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E151" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F151" t="s">
+        <v>570</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="H151" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="B152" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C152" t="s">
-        <v>592</v>
+        <v>126</v>
       </c>
       <c r="D152" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E152" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F152" t="s">
+        <v>58</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>593</v>
+        <v>577</v>
       </c>
       <c r="H152" t="s">
-        <v>594</v>
+        <v>578</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>595</v>
+        <v>579</v>
       </c>
       <c r="B153" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C153" t="s">
-        <v>596</v>
+        <v>35</v>
       </c>
       <c r="D153" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E153" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F153" t="s">
+        <v>291</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>597</v>
+        <v>580</v>
       </c>
       <c r="H153" t="s">
-        <v>598</v>
+        <v>581</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>599</v>
+        <v>582</v>
       </c>
       <c r="B154" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C154" t="s">
-        <v>600</v>
+        <v>41</v>
       </c>
       <c r="D154" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E154" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="F154" t="s">
-        <v>77</v>
+        <v>291</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>601</v>
+        <v>583</v>
       </c>
       <c r="H154" t="s">
-        <v>602</v>
+        <v>584</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>603</v>
+        <v>585</v>
       </c>
       <c r="B155" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C155" t="s">
-        <v>604</v>
+        <v>45</v>
       </c>
       <c r="D155" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E155" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="F155" t="s">
-        <v>77</v>
+        <v>291</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>605</v>
+        <v>586</v>
       </c>
       <c r="H155" t="s">
-        <v>606</v>
+        <v>587</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>607</v>
+        <v>588</v>
       </c>
       <c r="B156" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C156" t="s">
-        <v>608</v>
+        <v>48</v>
       </c>
       <c r="D156" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E156" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F156" t="s">
+        <v>291</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>609</v>
+        <v>589</v>
       </c>
       <c r="H156" t="s">
-        <v>610</v>
+        <v>590</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>611</v>
+        <v>591</v>
       </c>
       <c r="B157" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C157" t="s">
-        <v>612</v>
+        <v>52</v>
       </c>
       <c r="D157" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E157" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F157" t="s">
+        <v>291</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>613</v>
+        <v>592</v>
       </c>
       <c r="H157" t="s">
-        <v>614</v>
+        <v>593</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>615</v>
+        <v>594</v>
       </c>
       <c r="B158" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C158" t="s">
-        <v>616</v>
+        <v>56</v>
       </c>
       <c r="D158" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E158" t="s">
-        <v>222</v>
+        <v>64</v>
+      </c>
+      <c r="F158" t="s">
+        <v>291</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>617</v>
+        <v>595</v>
       </c>
       <c r="H158" t="s">
-        <v>618</v>
+        <v>596</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>619</v>
+        <v>597</v>
       </c>
       <c r="B159" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C159" t="s">
-        <v>620</v>
+        <v>598</v>
       </c>
       <c r="D159" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E159" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>621</v>
+        <v>599</v>
       </c>
       <c r="H159" t="s">
-        <v>622</v>
+        <v>600</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>623</v>
+        <v>601</v>
       </c>
       <c r="B160" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C160" t="s">
-        <v>624</v>
+        <v>602</v>
       </c>
       <c r="D160" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E160" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>625</v>
+        <v>603</v>
       </c>
       <c r="H160" t="s">
-        <v>626</v>
+        <v>604</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>627</v>
+        <v>605</v>
       </c>
       <c r="B161" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C161" t="s">
-        <v>628</v>
+        <v>606</v>
       </c>
       <c r="D161" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E161" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>629</v>
+        <v>607</v>
       </c>
       <c r="H161" t="s">
-        <v>630</v>
+        <v>608</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>631</v>
+        <v>609</v>
       </c>
       <c r="B162" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C162" t="s">
-        <v>632</v>
+        <v>610</v>
       </c>
       <c r="D162" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E162" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>633</v>
+        <v>611</v>
       </c>
       <c r="H162" t="s">
-        <v>634</v>
+        <v>612</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>635</v>
+        <v>613</v>
       </c>
       <c r="B163" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C163" t="s">
-        <v>636</v>
+        <v>614</v>
       </c>
       <c r="D163" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E163" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>637</v>
+        <v>615</v>
       </c>
       <c r="H163" t="s">
-        <v>638</v>
+        <v>616</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>639</v>
+        <v>617</v>
       </c>
       <c r="B164" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C164" t="s">
-        <v>640</v>
+        <v>618</v>
       </c>
       <c r="D164" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E164" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>641</v>
+        <v>619</v>
       </c>
       <c r="H164" t="s">
-        <v>642</v>
+        <v>620</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>643</v>
+        <v>621</v>
       </c>
       <c r="B165" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C165" t="s">
-        <v>644</v>
+        <v>622</v>
       </c>
       <c r="D165" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E165" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>645</v>
+        <v>623</v>
       </c>
       <c r="H165" t="s">
-        <v>646</v>
+        <v>624</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>647</v>
+        <v>625</v>
       </c>
       <c r="B166" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C166" t="s">
-        <v>648</v>
+        <v>626</v>
       </c>
       <c r="D166" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E166" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>649</v>
+        <v>627</v>
       </c>
       <c r="H166" t="s">
-        <v>650</v>
+        <v>628</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>651</v>
+        <v>629</v>
       </c>
       <c r="B167" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C167" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="D167" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E167" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>653</v>
+        <v>631</v>
       </c>
       <c r="H167" t="s">
-        <v>654</v>
+        <v>632</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>655</v>
+        <v>633</v>
       </c>
       <c r="B168" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C168" t="s">
-        <v>656</v>
+        <v>634</v>
       </c>
       <c r="D168" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E168" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>657</v>
+        <v>635</v>
       </c>
       <c r="H168" t="s">
-        <v>658</v>
+        <v>636</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>659</v>
+        <v>637</v>
       </c>
       <c r="B169" t="s">
-        <v>372</v>
+        <v>463</v>
       </c>
       <c r="C169" t="s">
-        <v>660</v>
+        <v>638</v>
       </c>
       <c r="D169" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E169" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>661</v>
+        <v>639</v>
       </c>
       <c r="H169" t="s">
-        <v>662</v>
+        <v>640</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>663</v>
+        <v>641</v>
       </c>
       <c r="B170" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C170" t="s">
-        <v>17</v>
+        <v>642</v>
       </c>
       <c r="D170" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E170" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>64</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>665</v>
+        <v>643</v>
       </c>
       <c r="H170" t="s">
-        <v>666</v>
+        <v>644</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>667</v>
+        <v>645</v>
       </c>
       <c r="B171" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C171" t="s">
-        <v>29</v>
+        <v>646</v>
       </c>
       <c r="D171" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E171" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>64</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>668</v>
+        <v>647</v>
       </c>
       <c r="H171" t="s">
-        <v>669</v>
+        <v>648</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>670</v>
+        <v>649</v>
       </c>
       <c r="B172" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C172" t="s">
-        <v>33</v>
+        <v>650</v>
       </c>
       <c r="D172" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E172" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>64</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>671</v>
+        <v>651</v>
       </c>
       <c r="H172" t="s">
-        <v>672</v>
+        <v>652</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>673</v>
+        <v>653</v>
       </c>
       <c r="B173" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C173" t="s">
-        <v>37</v>
+        <v>654</v>
       </c>
       <c r="D173" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E173" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>441</v>
+        <v>655</v>
       </c>
       <c r="H173" t="s">
-        <v>674</v>
+        <v>656</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>675</v>
+        <v>657</v>
       </c>
       <c r="B174" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C174" t="s">
-        <v>45</v>
+        <v>658</v>
       </c>
       <c r="D174" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E174" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>676</v>
+        <v>659</v>
       </c>
       <c r="H174" t="s">
-        <v>677</v>
+        <v>660</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>678</v>
+        <v>661</v>
       </c>
       <c r="B175" t="s">
+        <v>463</v>
+      </c>
+      <c r="C175" t="s">
+        <v>662</v>
+      </c>
+      <c r="D175" t="s">
+        <v>63</v>
+      </c>
+      <c r="E175" t="s">
+        <v>64</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H175" t="s">
         <v>664</v>
-      </c>
-[...16 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>681</v>
+        <v>665</v>
       </c>
       <c r="B176" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C176" t="s">
-        <v>53</v>
+        <v>666</v>
       </c>
       <c r="D176" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E176" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>682</v>
+        <v>667</v>
       </c>
       <c r="H176" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="B177" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C177" t="s">
-        <v>57</v>
+        <v>670</v>
       </c>
       <c r="D177" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E177" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>64</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>684</v>
+        <v>671</v>
       </c>
       <c r="H177" t="s">
-        <v>685</v>
+        <v>672</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>686</v>
+        <v>673</v>
       </c>
       <c r="B178" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C178" t="s">
-        <v>61</v>
+        <v>674</v>
       </c>
       <c r="D178" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E178" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>64</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>687</v>
+        <v>675</v>
       </c>
       <c r="H178" t="s">
-        <v>688</v>
+        <v>676</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>689</v>
+        <v>677</v>
       </c>
       <c r="B179" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C179" t="s">
-        <v>135</v>
+        <v>678</v>
       </c>
       <c r="D179" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E179" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>690</v>
+        <v>679</v>
       </c>
       <c r="H179" t="s">
-        <v>691</v>
+        <v>680</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>692</v>
+        <v>681</v>
       </c>
       <c r="B180" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C180" t="s">
-        <v>139</v>
+        <v>682</v>
       </c>
       <c r="D180" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E180" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F180" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="H180" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="B181" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C181" t="s">
-        <v>147</v>
+        <v>686</v>
       </c>
       <c r="D181" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E181" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="H181" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="B182" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C182" t="s">
-        <v>151</v>
+        <v>690</v>
       </c>
       <c r="D182" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E182" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
       <c r="H182" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="B183" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C183" t="s">
-        <v>10</v>
+        <v>694</v>
       </c>
       <c r="D183" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E183" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>64</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="H183" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
       <c r="B184" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C184" t="s">
-        <v>17</v>
+        <v>698</v>
       </c>
       <c r="D184" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E184" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>64</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>705</v>
+        <v>699</v>
       </c>
       <c r="H184" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="B185" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C185" t="s">
-        <v>21</v>
+        <v>702</v>
       </c>
       <c r="D185" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E185" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="H185" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="B186" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C186" t="s">
-        <v>25</v>
+        <v>706</v>
       </c>
       <c r="D186" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E186" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>64</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="H186" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="B187" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C187" t="s">
-        <v>10</v>
+        <v>710</v>
       </c>
       <c r="D187" t="s">
-        <v>84</v>
+        <v>408</v>
       </c>
       <c r="E187" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>409</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="H187" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="B188" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C188" t="s">
-        <v>17</v>
+        <v>714</v>
       </c>
       <c r="D188" t="s">
-        <v>84</v>
+        <v>408</v>
       </c>
       <c r="E188" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>409</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="H188" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>717</v>
+      </c>
+      <c r="B189" t="s">
+        <v>463</v>
+      </c>
+      <c r="C189" t="s">
+        <v>718</v>
+      </c>
+      <c r="D189" t="s">
+        <v>408</v>
+      </c>
+      <c r="E189" t="s">
+        <v>409</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H189" t="s">
         <v>720</v>
-      </c>
-[...19 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>721</v>
+      </c>
+      <c r="B190" t="s">
+        <v>463</v>
+      </c>
+      <c r="C190" t="s">
+        <v>722</v>
+      </c>
+      <c r="D190" t="s">
+        <v>408</v>
+      </c>
+      <c r="E190" t="s">
+        <v>409</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="B190" t="s">
-[...14 lines deleted...]
-      <c r="G190" s="1" t="s">
+      <c r="H190" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>725</v>
+      </c>
+      <c r="B191" t="s">
+        <v>463</v>
+      </c>
+      <c r="C191" t="s">
         <v>726</v>
       </c>
-      <c r="B191" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D191" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E191" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>409</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>727</v>
       </c>
       <c r="H191" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>729</v>
       </c>
       <c r="B192" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C192" t="s">
-        <v>25</v>
+        <v>730</v>
       </c>
       <c r="D192" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E192" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>409</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="H192" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B193" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C193" t="s">
-        <v>29</v>
+        <v>734</v>
       </c>
       <c r="D193" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E193" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>409</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="H193" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B194" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C194" t="s">
-        <v>33</v>
+        <v>738</v>
       </c>
       <c r="D194" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E194" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>409</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="H194" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="B195" t="s">
-        <v>664</v>
+        <v>463</v>
       </c>
       <c r="C195" t="s">
-        <v>37</v>
+        <v>742</v>
       </c>
       <c r="D195" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E195" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>409</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="H195" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="B196" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C196" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D196" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E196" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F196" t="s">
-        <v>67</v>
+        <v>481</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="H196" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="B197" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C197" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="D197" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E197" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F197" t="s">
-        <v>156</v>
+        <v>481</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>441</v>
+        <v>750</v>
       </c>
       <c r="H197" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="B198" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C198" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D198" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E198" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F198" t="s">
-        <v>156</v>
+        <v>481</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="H198" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="B199" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C199" t="s">
-        <v>121</v>
+        <v>98</v>
       </c>
       <c r="D199" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E199" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F199" t="s">
-        <v>426</v>
+        <v>79</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>751</v>
+        <v>43</v>
       </c>
       <c r="H199" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="B200" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C200" t="s">
-        <v>53</v>
+        <v>106</v>
       </c>
       <c r="D200" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E200" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F200" t="s">
-        <v>426</v>
+        <v>79</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>441</v>
+        <v>758</v>
       </c>
       <c r="H200" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="B201" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C201" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="D201" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E201" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F201" t="s">
-        <v>460</v>
+        <v>481</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="H201" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="B202" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C202" t="s">
-        <v>61</v>
+        <v>118</v>
       </c>
       <c r="D202" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E202" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>78</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="H202" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="B203" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C203" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="D203" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E203" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F203" t="s">
-        <v>763</v>
+        <v>481</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="H203" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B204" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C204" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="D204" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E204" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F204" t="s">
-        <v>759</v>
+        <v>481</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="H204" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B205" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C205" t="s">
-        <v>143</v>
+        <v>189</v>
       </c>
       <c r="D205" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E205" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>78</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="H205" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B206" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C206" t="s">
-        <v>147</v>
+        <v>193</v>
       </c>
       <c r="D206" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E206" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F206" t="s">
-        <v>773</v>
+        <v>79</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="H206" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B207" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C207" t="s">
-        <v>160</v>
+        <v>201</v>
       </c>
       <c r="D207" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E207" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F207" t="s">
-        <v>777</v>
+        <v>79</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>778</v>
       </c>
       <c r="H207" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>780</v>
       </c>
       <c r="B208" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C208" t="s">
-        <v>164</v>
+        <v>205</v>
       </c>
       <c r="D208" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E208" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F208" t="s">
-        <v>777</v>
+        <v>79</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>781</v>
       </c>
       <c r="H208" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>783</v>
       </c>
       <c r="B209" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C209" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="D209" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E209" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F209" t="s">
+        <v>274</v>
+      </c>
+      <c r="G209" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="G209" s="1" t="s">
+      <c r="H209" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>786</v>
+      </c>
+      <c r="B210" t="s">
+        <v>746</v>
+      </c>
+      <c r="C210" t="s">
+        <v>17</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="B210" t="s">
-[...14 lines deleted...]
-      <c r="G210" s="1" t="s">
+      <c r="H210" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>789</v>
+      </c>
+      <c r="B211" t="s">
+        <v>746</v>
+      </c>
+      <c r="C211" t="s">
+        <v>21</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>49</v>
+      </c>
+      <c r="G211" s="1" t="s">
         <v>790</v>
       </c>
-      <c r="B211" t="s">
-[...14 lines deleted...]
-      <c r="G211" s="1" t="s">
+      <c r="H211" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>792</v>
+      </c>
+      <c r="B212" t="s">
+        <v>746</v>
+      </c>
+      <c r="C212" t="s">
+        <v>26</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
         <v>793</v>
-      </c>
-[...13 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>794</v>
       </c>
       <c r="H212" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>796</v>
       </c>
       <c r="B213" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C213" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="D213" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="E213" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="F213" t="s">
-        <v>456</v>
+        <v>291</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>797</v>
       </c>
       <c r="H213" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>799</v>
       </c>
       <c r="B214" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C214" t="s">
-        <v>188</v>
+        <v>17</v>
       </c>
       <c r="D214" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="E214" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="F214" t="s">
-        <v>426</v>
+        <v>291</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>800</v>
       </c>
       <c r="H214" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>802</v>
       </c>
       <c r="B215" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C215" t="s">
-        <v>192</v>
+        <v>10</v>
       </c>
       <c r="D215" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E215" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F215" t="s">
-        <v>456</v>
+        <v>274</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>803</v>
       </c>
       <c r="H215" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>805</v>
       </c>
       <c r="B216" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C216" t="s">
-        <v>196</v>
+        <v>17</v>
       </c>
       <c r="D216" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E216" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F216" t="s">
+        <v>169</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="G216" s="1" t="s">
+      <c r="H216" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>808</v>
+      </c>
+      <c r="B217" t="s">
+        <v>746</v>
+      </c>
+      <c r="C217" t="s">
+        <v>21</v>
+      </c>
+      <c r="D217" t="s">
+        <v>36</v>
+      </c>
+      <c r="E217" t="s">
+        <v>37</v>
+      </c>
+      <c r="F217" t="s">
+        <v>169</v>
+      </c>
+      <c r="G217" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="B217" t="s">
-[...14 lines deleted...]
-      <c r="G217" s="1" t="s">
+      <c r="H217" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>811</v>
+      </c>
+      <c r="B218" t="s">
+        <v>746</v>
+      </c>
+      <c r="C218" t="s">
+        <v>26</v>
+      </c>
+      <c r="D218" t="s">
+        <v>36</v>
+      </c>
+      <c r="E218" t="s">
+        <v>37</v>
+      </c>
+      <c r="F218" t="s">
+        <v>169</v>
+      </c>
+      <c r="G218" s="1" t="s">
         <v>812</v>
-      </c>
-[...16 lines deleted...]
-        <v>441</v>
       </c>
       <c r="H218" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>814</v>
       </c>
       <c r="B219" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C219" t="s">
-        <v>208</v>
+        <v>53</v>
       </c>
       <c r="D219" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E219" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F219" t="s">
-        <v>114</v>
+        <v>169</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>815</v>
       </c>
       <c r="H219" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>817</v>
       </c>
       <c r="B220" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C220" t="s">
+        <v>57</v>
+      </c>
+      <c r="D220" t="s">
+        <v>36</v>
+      </c>
+      <c r="E220" t="s">
+        <v>37</v>
+      </c>
+      <c r="F220" t="s">
+        <v>169</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="D220" t="s">
-[...8 lines deleted...]
-      <c r="G220" s="1" t="s">
+      <c r="H220" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>820</v>
+      </c>
+      <c r="B221" t="s">
+        <v>746</v>
+      </c>
+      <c r="C221" t="s">
+        <v>98</v>
+      </c>
+      <c r="D221" t="s">
+        <v>36</v>
+      </c>
+      <c r="E221" t="s">
+        <v>37</v>
+      </c>
+      <c r="F221" t="s">
         <v>821</v>
       </c>
-      <c r="B221" t="s">
-[...11 lines deleted...]
-      <c r="F221" t="s">
+      <c r="G221" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="G221" s="1" t="s">
+      <c r="H221" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>824</v>
+      </c>
+      <c r="B222" t="s">
+        <v>746</v>
+      </c>
+      <c r="C222" t="s">
+        <v>102</v>
+      </c>
+      <c r="D222" t="s">
+        <v>36</v>
+      </c>
+      <c r="E222" t="s">
+        <v>37</v>
+      </c>
+      <c r="F222" t="s">
+        <v>49</v>
+      </c>
+      <c r="G222" s="1" t="s">
         <v>825</v>
-      </c>
-[...16 lines deleted...]
-        <v>441</v>
       </c>
       <c r="H222" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>827</v>
       </c>
       <c r="B223" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C223" t="s">
+        <v>106</v>
+      </c>
+      <c r="D223" t="s">
+        <v>36</v>
+      </c>
+      <c r="E223" t="s">
+        <v>37</v>
+      </c>
+      <c r="F223" t="s">
+        <v>58</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H223" t="s">
         <v>828</v>
-      </c>
-[...13 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>829</v>
+      </c>
+      <c r="B224" t="s">
+        <v>746</v>
+      </c>
+      <c r="C224" t="s">
+        <v>110</v>
+      </c>
+      <c r="D224" t="s">
+        <v>36</v>
+      </c>
+      <c r="E224" t="s">
+        <v>37</v>
+      </c>
+      <c r="F224" t="s">
+        <v>58</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H224" t="s">
         <v>831</v>
-      </c>
-[...19 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="B225" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C225" t="s">
-        <v>837</v>
+        <v>114</v>
       </c>
       <c r="D225" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E225" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F225" t="s">
-        <v>426</v>
+        <v>274</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="H225" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="B226" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C226" t="s">
-        <v>841</v>
+        <v>118</v>
       </c>
       <c r="D226" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E226" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F226" t="s">
-        <v>842</v>
+        <v>274</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>843</v>
+        <v>43</v>
       </c>
       <c r="H226" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="B227" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C227" t="s">
-        <v>846</v>
+        <v>122</v>
       </c>
       <c r="D227" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E227" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F227" t="s">
-        <v>460</v>
+        <v>548</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>847</v>
+        <v>838</v>
       </c>
       <c r="H227" t="s">
-        <v>848</v>
+        <v>839</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="B228" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C228" t="s">
-        <v>850</v>
+        <v>126</v>
       </c>
       <c r="D228" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E228" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F228" t="s">
-        <v>460</v>
+        <v>841</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
       <c r="H228" t="s">
-        <v>852</v>
+        <v>843</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>853</v>
+        <v>844</v>
       </c>
       <c r="B229" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C229" t="s">
-        <v>854</v>
+        <v>189</v>
       </c>
       <c r="D229" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E229" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F229" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
       <c r="H229" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>858</v>
+        <v>848</v>
       </c>
       <c r="B230" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C230" t="s">
-        <v>859</v>
+        <v>193</v>
       </c>
       <c r="D230" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E230" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F230" t="s">
-        <v>67</v>
+        <v>841</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>860</v>
+        <v>849</v>
       </c>
       <c r="H230" t="s">
-        <v>861</v>
+        <v>850</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>862</v>
+        <v>851</v>
       </c>
       <c r="B231" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C231" t="s">
-        <v>863</v>
+        <v>197</v>
       </c>
       <c r="D231" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E231" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F231" t="s">
-        <v>426</v>
+        <v>274</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>864</v>
+        <v>852</v>
       </c>
       <c r="H231" t="s">
-        <v>865</v>
+        <v>853</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>866</v>
+        <v>854</v>
       </c>
       <c r="B232" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C232" t="s">
-        <v>867</v>
+        <v>201</v>
       </c>
       <c r="D232" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E232" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F232" t="s">
-        <v>67</v>
+        <v>855</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>868</v>
+        <v>856</v>
       </c>
       <c r="H232" t="s">
-        <v>869</v>
+        <v>857</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>870</v>
+        <v>858</v>
       </c>
       <c r="B233" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C233" t="s">
-        <v>318</v>
+        <v>213</v>
       </c>
       <c r="D233" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E233" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F233" t="s">
-        <v>235</v>
+        <v>859</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>871</v>
+        <v>860</v>
       </c>
       <c r="H233" t="s">
-        <v>872</v>
+        <v>861</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>873</v>
+        <v>862</v>
       </c>
       <c r="B234" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C234" t="s">
-        <v>322</v>
+        <v>217</v>
       </c>
       <c r="D234" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E234" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F234" t="s">
-        <v>235</v>
+        <v>859</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>874</v>
+        <v>863</v>
       </c>
       <c r="H234" t="s">
-        <v>875</v>
+        <v>864</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>876</v>
+        <v>865</v>
       </c>
       <c r="B235" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C235" t="s">
-        <v>326</v>
+        <v>221</v>
       </c>
       <c r="D235" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E235" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F235" t="s">
-        <v>235</v>
+        <v>866</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
       <c r="H235" t="s">
-        <v>878</v>
+        <v>868</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="B236" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C236" t="s">
-        <v>330</v>
+        <v>225</v>
       </c>
       <c r="D236" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E236" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F236" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
       <c r="H236" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>882</v>
+        <v>872</v>
       </c>
       <c r="B237" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C237" t="s">
-        <v>334</v>
+        <v>229</v>
       </c>
       <c r="D237" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E237" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F237" t="s">
-        <v>235</v>
+        <v>859</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>883</v>
+        <v>873</v>
       </c>
       <c r="H237" t="s">
-        <v>884</v>
+        <v>874</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>885</v>
+        <v>875</v>
       </c>
       <c r="B238" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C238" t="s">
-        <v>363</v>
+        <v>233</v>
       </c>
       <c r="D238" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E238" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F238" t="s">
-        <v>235</v>
+        <v>58</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>886</v>
+        <v>876</v>
       </c>
       <c r="H238" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>888</v>
+        <v>878</v>
       </c>
       <c r="B239" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C239" t="s">
-        <v>368</v>
+        <v>237</v>
       </c>
       <c r="D239" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E239" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F239" t="s">
-        <v>235</v>
+        <v>544</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
       <c r="H239" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>891</v>
+        <v>881</v>
       </c>
       <c r="B240" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C240" t="s">
-        <v>40</v>
+        <v>241</v>
       </c>
       <c r="D240" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E240" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F240" t="s">
-        <v>235</v>
+        <v>274</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>892</v>
+        <v>882</v>
       </c>
       <c r="H240" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>894</v>
+        <v>884</v>
       </c>
       <c r="B241" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C241" t="s">
-        <v>48</v>
+        <v>245</v>
       </c>
       <c r="D241" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E241" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F241" t="s">
-        <v>235</v>
+        <v>544</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="H241" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
       <c r="B242" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C242" t="s">
-        <v>52</v>
+        <v>249</v>
       </c>
       <c r="D242" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E242" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F242" t="s">
-        <v>235</v>
+        <v>888</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="H242" t="s">
-        <v>899</v>
+        <v>890</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>900</v>
+        <v>891</v>
       </c>
       <c r="B243" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C243" t="s">
-        <v>215</v>
+        <v>253</v>
       </c>
       <c r="D243" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E243" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F243" t="s">
-        <v>235</v>
+        <v>274</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>901</v>
+        <v>892</v>
       </c>
       <c r="H243" t="s">
-        <v>902</v>
+        <v>893</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>903</v>
+        <v>894</v>
       </c>
       <c r="B244" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C244" t="s">
-        <v>60</v>
+        <v>257</v>
       </c>
       <c r="D244" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E244" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F244" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>904</v>
+        <v>43</v>
       </c>
       <c r="H244" t="s">
-        <v>905</v>
+        <v>895</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>906</v>
+        <v>896</v>
       </c>
       <c r="B245" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C245" t="s">
-        <v>76</v>
+        <v>261</v>
       </c>
       <c r="D245" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E245" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F245" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>907</v>
+        <v>897</v>
       </c>
       <c r="H245" t="s">
-        <v>908</v>
+        <v>898</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>909</v>
+        <v>899</v>
       </c>
       <c r="B246" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C246" t="s">
-        <v>80</v>
+        <v>900</v>
       </c>
       <c r="D246" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E246" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F246" t="s">
-        <v>235</v>
+        <v>169</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>910</v>
+        <v>901</v>
       </c>
       <c r="H246" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>912</v>
+        <v>903</v>
       </c>
       <c r="B247" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C247" t="s">
-        <v>56</v>
+        <v>265</v>
       </c>
       <c r="D247" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E247" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F247" t="s">
-        <v>235</v>
+        <v>904</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>913</v>
+        <v>905</v>
       </c>
       <c r="H247" t="s">
-        <v>914</v>
+        <v>906</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>915</v>
+        <v>907</v>
       </c>
       <c r="B248" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C248" t="s">
-        <v>916</v>
+        <v>269</v>
       </c>
       <c r="D248" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E248" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F248" t="s">
+        <v>58</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>917</v>
+        <v>43</v>
       </c>
       <c r="H248" t="s">
-        <v>918</v>
+        <v>908</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>919</v>
+        <v>909</v>
       </c>
       <c r="B249" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C249" t="s">
-        <v>920</v>
+        <v>273</v>
       </c>
       <c r="D249" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E249" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F249" t="s">
+        <v>855</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>441</v>
+        <v>910</v>
       </c>
       <c r="H249" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="B250" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C250" t="s">
-        <v>923</v>
+        <v>913</v>
       </c>
       <c r="D250" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E250" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F250" t="s">
+        <v>914</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>924</v>
+        <v>915</v>
       </c>
       <c r="H250" t="s">
-        <v>925</v>
+        <v>916</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>926</v>
+        <v>917</v>
       </c>
       <c r="B251" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C251" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
       <c r="D251" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E251" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F251" t="s">
+        <v>274</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>928</v>
+        <v>919</v>
       </c>
       <c r="H251" t="s">
-        <v>929</v>
+        <v>920</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="B252" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C252" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="D252" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E252" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F252" t="s">
+        <v>923</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>441</v>
+        <v>924</v>
       </c>
       <c r="H252" t="s">
-        <v>932</v>
+        <v>925</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>933</v>
+        <v>926</v>
       </c>
       <c r="B253" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C253" t="s">
-        <v>934</v>
+        <v>927</v>
       </c>
       <c r="D253" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E253" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F253" t="s">
+        <v>548</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>441</v>
+        <v>928</v>
       </c>
       <c r="H253" t="s">
-        <v>935</v>
+        <v>929</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>936</v>
+        <v>930</v>
       </c>
       <c r="B254" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C254" t="s">
-        <v>937</v>
+        <v>931</v>
       </c>
       <c r="D254" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E254" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F254" t="s">
+        <v>548</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>938</v>
+        <v>932</v>
       </c>
       <c r="H254" t="s">
-        <v>939</v>
+        <v>933</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>940</v>
+        <v>934</v>
       </c>
       <c r="B255" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C255" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
       <c r="D255" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E255" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F255" t="s">
+        <v>936</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>441</v>
+        <v>937</v>
       </c>
       <c r="H255" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="B256" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C256" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D256" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E256" t="s">
-        <v>222</v>
+        <v>37</v>
+      </c>
+      <c r="F256" t="s">
+        <v>49</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
       <c r="H256" t="s">
-        <v>946</v>
+        <v>942</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="B257" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C257" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
       <c r="D257" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E257" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F257" t="s">
-        <v>235</v>
+        <v>274</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>949</v>
+        <v>945</v>
       </c>
       <c r="H257" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="B258" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C258" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="D258" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E258" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F258" t="s">
-        <v>235</v>
+        <v>49</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="H258" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="B259" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C259" t="s">
-        <v>956</v>
+        <v>374</v>
       </c>
       <c r="D259" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E259" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="F259" t="s">
-        <v>235</v>
+        <v>291</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="H259" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="B260" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C260" t="s">
-        <v>960</v>
+        <v>378</v>
       </c>
       <c r="D260" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E260" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="F260" t="s">
-        <v>235</v>
+        <v>291</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>961</v>
+        <v>955</v>
       </c>
       <c r="H260" t="s">
-        <v>962</v>
+        <v>956</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="B261" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C261" t="s">
-        <v>964</v>
+        <v>382</v>
       </c>
       <c r="D261" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E261" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="F261" t="s">
-        <v>235</v>
+        <v>291</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>965</v>
+        <v>958</v>
       </c>
       <c r="H261" t="s">
-        <v>966</v>
+        <v>959</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>967</v>
+        <v>960</v>
       </c>
       <c r="B262" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C262" t="s">
-        <v>968</v>
+        <v>386</v>
       </c>
       <c r="D262" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E262" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="F262" t="s">
-        <v>235</v>
+        <v>291</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>969</v>
+        <v>961</v>
       </c>
       <c r="H262" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>971</v>
+        <v>963</v>
       </c>
       <c r="B263" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C263" t="s">
-        <v>972</v>
+        <v>390</v>
       </c>
       <c r="D263" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E263" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="F263" t="s">
-        <v>235</v>
+        <v>291</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>973</v>
+        <v>964</v>
       </c>
       <c r="H263" t="s">
-        <v>974</v>
+        <v>965</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>975</v>
+        <v>966</v>
       </c>
       <c r="B264" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C264" t="s">
-        <v>976</v>
+        <v>439</v>
       </c>
       <c r="D264" t="s">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="E264" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="F264" t="s">
-        <v>235</v>
+        <v>291</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>977</v>
+        <v>967</v>
       </c>
       <c r="H264" t="s">
-        <v>978</v>
+        <v>968</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>979</v>
+        <v>969</v>
       </c>
       <c r="B265" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C265" t="s">
-        <v>980</v>
+        <v>444</v>
       </c>
       <c r="D265" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E265" t="s">
-        <v>341</v>
+        <v>64</v>
+      </c>
+      <c r="F265" t="s">
+        <v>291</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>441</v>
+        <v>970</v>
       </c>
       <c r="H265" t="s">
-        <v>981</v>
+        <v>971</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>982</v>
+        <v>972</v>
       </c>
       <c r="B266" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C266" t="s">
-        <v>983</v>
+        <v>101</v>
       </c>
       <c r="D266" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E266" t="s">
-        <v>341</v>
+        <v>64</v>
+      </c>
+      <c r="F266" t="s">
+        <v>291</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>984</v>
+        <v>973</v>
       </c>
       <c r="H266" t="s">
-        <v>985</v>
+        <v>974</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>986</v>
+        <v>975</v>
       </c>
       <c r="B267" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C267" t="s">
-        <v>987</v>
+        <v>109</v>
       </c>
       <c r="D267" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E267" t="s">
-        <v>341</v>
+        <v>64</v>
+      </c>
+      <c r="F267" t="s">
+        <v>291</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>441</v>
+        <v>976</v>
       </c>
       <c r="H267" t="s">
-        <v>988</v>
+        <v>977</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>989</v>
+        <v>978</v>
       </c>
       <c r="B268" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C268" t="s">
-        <v>990</v>
+        <v>117</v>
       </c>
       <c r="D268" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E268" t="s">
-        <v>341</v>
+        <v>64</v>
+      </c>
+      <c r="F268" t="s">
+        <v>291</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>991</v>
+        <v>979</v>
       </c>
       <c r="H268" t="s">
-        <v>992</v>
+        <v>980</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>993</v>
+        <v>981</v>
       </c>
       <c r="B269" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C269" t="s">
-        <v>994</v>
+        <v>268</v>
       </c>
       <c r="D269" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E269" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="F269" t="s">
-        <v>235</v>
+        <v>291</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>995</v>
+        <v>982</v>
       </c>
       <c r="H269" t="s">
-        <v>996</v>
+        <v>983</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>997</v>
+        <v>984</v>
       </c>
       <c r="B270" t="s">
-        <v>664</v>
+        <v>746</v>
       </c>
       <c r="C270" t="s">
-        <v>998</v>
+        <v>125</v>
       </c>
       <c r="D270" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
       <c r="E270" t="s">
-        <v>341</v>
+        <v>64</v>
       </c>
       <c r="F270" t="s">
-        <v>235</v>
+        <v>291</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>999</v>
+        <v>985</v>
       </c>
       <c r="H270" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1001</v>
+        <v>987</v>
       </c>
       <c r="B271" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C271" t="s">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="D271" t="s">
-        <v>388</v>
+        <v>63</v>
       </c>
       <c r="E271" t="s">
-        <v>389</v>
+        <v>64</v>
       </c>
       <c r="F271" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1003</v>
+        <v>988</v>
       </c>
       <c r="H271" t="s">
-        <v>1004</v>
+        <v>989</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1005</v>
+        <v>990</v>
       </c>
       <c r="B272" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C272" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="D272" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E272" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F272" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1006</v>
+        <v>991</v>
       </c>
       <c r="H272" t="s">
-        <v>1007</v>
+        <v>992</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1008</v>
+        <v>993</v>
       </c>
       <c r="B273" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C273" t="s">
-        <v>17</v>
+        <v>121</v>
       </c>
       <c r="D273" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E273" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="F273" t="s">
-        <v>390</v>
+        <v>291</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1009</v>
+        <v>994</v>
       </c>
       <c r="H273" t="s">
-        <v>1010</v>
+        <v>995</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1011</v>
+        <v>996</v>
       </c>
       <c r="B274" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C274" t="s">
-        <v>21</v>
+        <v>447</v>
       </c>
       <c r="D274" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E274" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1012</v>
+        <v>997</v>
       </c>
       <c r="H274" t="s">
-        <v>1013</v>
+        <v>998</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1014</v>
+        <v>999</v>
       </c>
       <c r="B275" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C275" t="s">
-        <v>25</v>
+        <v>450</v>
       </c>
       <c r="D275" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E275" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1015</v>
+        <v>43</v>
       </c>
       <c r="H275" t="s">
-        <v>1016</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1017</v>
+        <v>1001</v>
       </c>
       <c r="B276" t="s">
+        <v>746</v>
+      </c>
+      <c r="C276" t="s">
+        <v>453</v>
+      </c>
+      <c r="D276" t="s">
+        <v>63</v>
+      </c>
+      <c r="E276" t="s">
+        <v>64</v>
+      </c>
+      <c r="G276" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="C276" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H276" t="s">
-        <v>1019</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1020</v>
+        <v>1004</v>
       </c>
       <c r="B277" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C277" t="s">
-        <v>33</v>
+        <v>456</v>
       </c>
       <c r="D277" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E277" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>1021</v>
+        <v>64</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>441</v>
+        <v>1005</v>
       </c>
       <c r="H277" t="s">
-        <v>1022</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1023</v>
+        <v>1007</v>
       </c>
       <c r="B278" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C278" t="s">
-        <v>37</v>
+        <v>459</v>
       </c>
       <c r="D278" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E278" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1024</v>
+        <v>43</v>
       </c>
       <c r="H278" t="s">
-        <v>1025</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1026</v>
+        <v>1009</v>
       </c>
       <c r="B279" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C279" t="s">
-        <v>41</v>
+        <v>394</v>
       </c>
       <c r="D279" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E279" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>64</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1027</v>
+        <v>43</v>
       </c>
       <c r="H279" t="s">
-        <v>398</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1028</v>
+        <v>1011</v>
       </c>
       <c r="B280" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C280" t="s">
-        <v>45</v>
+        <v>272</v>
       </c>
       <c r="D280" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="E280" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>441</v>
+        <v>1012</v>
       </c>
       <c r="H280" t="s">
-        <v>1029</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1030</v>
+        <v>1014</v>
       </c>
       <c r="B281" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C281" t="s">
-        <v>10</v>
+        <v>431</v>
       </c>
       <c r="D281" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E281" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>64</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1031</v>
+        <v>43</v>
       </c>
       <c r="H281" t="s">
-        <v>1032</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1033</v>
+        <v>1016</v>
       </c>
       <c r="B282" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C282" t="s">
-        <v>10</v>
+        <v>435</v>
       </c>
       <c r="D282" t="s">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="E282" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>1034</v>
+        <v>64</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1035</v>
+        <v>1017</v>
       </c>
       <c r="H282" t="s">
-        <v>1036</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1037</v>
+        <v>1019</v>
       </c>
       <c r="B283" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C283" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D283" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="E283" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="F283" t="s">
-        <v>1034</v>
+        <v>291</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1038</v>
+        <v>1020</v>
       </c>
       <c r="H283" t="s">
-        <v>1039</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1040</v>
+        <v>1022</v>
       </c>
       <c r="B284" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C284" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="D284" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="E284" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="F284" t="s">
-        <v>833</v>
+        <v>291</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1041</v>
+        <v>1023</v>
       </c>
       <c r="H284" t="s">
-        <v>1042</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1043</v>
+        <v>1025</v>
       </c>
       <c r="B285" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C285" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D285" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="E285" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="F285" t="s">
-        <v>773</v>
+        <v>291</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1044</v>
+        <v>1026</v>
       </c>
       <c r="H285" t="s">
-        <v>1045</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1046</v>
+        <v>1028</v>
       </c>
       <c r="B286" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C286" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D286" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="E286" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="F286" t="s">
-        <v>426</v>
+        <v>291</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1047</v>
+        <v>1029</v>
       </c>
       <c r="H286" t="s">
-        <v>1048</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1049</v>
+        <v>1031</v>
       </c>
       <c r="B287" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C287" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D287" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="E287" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="F287" t="s">
-        <v>1050</v>
+        <v>291</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1051</v>
+        <v>1032</v>
       </c>
       <c r="H287" t="s">
-        <v>1052</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1053</v>
+        <v>1034</v>
       </c>
       <c r="B288" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C288" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="D288" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="E288" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="F288" t="s">
-        <v>156</v>
+        <v>291</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>441</v>
+        <v>1035</v>
       </c>
       <c r="H288" t="s">
-        <v>1054</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1055</v>
+        <v>1037</v>
       </c>
       <c r="B289" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C289" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="D289" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="E289" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="F289" t="s">
-        <v>1056</v>
+        <v>291</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1057</v>
+        <v>1038</v>
       </c>
       <c r="H289" t="s">
-        <v>1058</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1059</v>
+        <v>1040</v>
       </c>
       <c r="B290" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C290" t="s">
-        <v>41</v>
+        <v>113</v>
       </c>
       <c r="D290" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="E290" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="F290" t="s">
-        <v>1056</v>
+        <v>291</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1060</v>
+        <v>1041</v>
       </c>
       <c r="H290" t="s">
-        <v>1061</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1062</v>
+        <v>1043</v>
       </c>
       <c r="B291" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C291" t="s">
-        <v>45</v>
+        <v>1044</v>
       </c>
       <c r="D291" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E291" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>1063</v>
+        <v>409</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H291" t="s">
-        <v>1064</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1065</v>
+        <v>1046</v>
       </c>
       <c r="B292" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C292" t="s">
-        <v>49</v>
+        <v>1047</v>
       </c>
       <c r="D292" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E292" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>409</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>441</v>
+        <v>1048</v>
       </c>
       <c r="H292" t="s">
-        <v>1066</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1067</v>
+        <v>1050</v>
       </c>
       <c r="B293" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C293" t="s">
-        <v>121</v>
+        <v>1051</v>
       </c>
       <c r="D293" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E293" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>409</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H293" t="s">
-        <v>1068</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1069</v>
+        <v>1053</v>
       </c>
       <c r="B294" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C294" t="s">
-        <v>53</v>
+        <v>1054</v>
       </c>
       <c r="D294" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E294" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>409</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>441</v>
+        <v>1055</v>
       </c>
       <c r="H294" t="s">
-        <v>1070</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1071</v>
+        <v>1057</v>
       </c>
       <c r="B295" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C295" t="s">
-        <v>57</v>
+        <v>1058</v>
       </c>
       <c r="D295" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E295" t="s">
-        <v>90</v>
+        <v>409</v>
       </c>
       <c r="F295" t="s">
-        <v>1072</v>
+        <v>291</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>441</v>
+        <v>1059</v>
       </c>
       <c r="H295" t="s">
-        <v>1073</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1074</v>
+        <v>1061</v>
       </c>
       <c r="B296" t="s">
-        <v>1002</v>
+        <v>746</v>
       </c>
       <c r="C296" t="s">
-        <v>61</v>
+        <v>1062</v>
       </c>
       <c r="D296" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E296" t="s">
-        <v>90</v>
+        <v>409</v>
       </c>
       <c r="F296" t="s">
-        <v>1075</v>
+        <v>291</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1076</v>
+        <v>1063</v>
       </c>
       <c r="H296" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1078</v>
+        <v>1065</v>
       </c>
       <c r="B297" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C297" t="s">
-        <v>135</v>
+        <v>10</v>
       </c>
       <c r="D297" t="s">
-        <v>89</v>
+        <v>479</v>
       </c>
       <c r="E297" t="s">
-        <v>90</v>
+        <v>480</v>
       </c>
       <c r="F297" t="s">
-        <v>773</v>
+        <v>79</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1079</v>
+        <v>1067</v>
       </c>
       <c r="H297" t="s">
-        <v>1080</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
       <c r="B298" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C298" t="s">
-        <v>139</v>
+        <v>10</v>
       </c>
       <c r="D298" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E298" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F298" t="s">
-        <v>1082</v>
+        <v>79</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1083</v>
+        <v>1070</v>
       </c>
       <c r="H298" t="s">
-        <v>1084</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1085</v>
+        <v>1072</v>
       </c>
       <c r="B299" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C299" t="s">
-        <v>143</v>
+        <v>17</v>
       </c>
       <c r="D299" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E299" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F299" t="s">
-        <v>67</v>
+        <v>481</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>441</v>
+        <v>1073</v>
       </c>
       <c r="H299" t="s">
-        <v>1086</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1087</v>
+        <v>1075</v>
       </c>
       <c r="B300" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C300" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="D300" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E300" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F300" t="s">
-        <v>1088</v>
+        <v>79</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1089</v>
+        <v>1076</v>
       </c>
       <c r="H300" t="s">
-        <v>1090</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1091</v>
+        <v>1078</v>
       </c>
       <c r="B301" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C301" t="s">
-        <v>151</v>
+        <v>26</v>
       </c>
       <c r="D301" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E301" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F301" t="s">
-        <v>156</v>
+        <v>79</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>441</v>
+        <v>1079</v>
       </c>
       <c r="H301" t="s">
-        <v>1092</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1093</v>
+        <v>1081</v>
       </c>
       <c r="B302" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C302" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="D302" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E302" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F302" t="s">
-        <v>156</v>
+        <v>79</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1094</v>
+        <v>1082</v>
       </c>
       <c r="H302" t="s">
-        <v>1095</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1096</v>
+        <v>1084</v>
       </c>
       <c r="B303" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C303" t="s">
-        <v>160</v>
+        <v>57</v>
       </c>
       <c r="D303" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E303" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F303" t="s">
-        <v>1050</v>
+        <v>1085</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1097</v>
+        <v>43</v>
       </c>
       <c r="H303" t="s">
-        <v>1098</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1099</v>
+        <v>1087</v>
       </c>
       <c r="B304" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C304" t="s">
-        <v>164</v>
+        <v>98</v>
       </c>
       <c r="D304" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E304" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F304" t="s">
-        <v>426</v>
+        <v>79</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1100</v>
+        <v>1088</v>
       </c>
       <c r="H304" t="s">
-        <v>1101</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1102</v>
+        <v>1090</v>
       </c>
       <c r="B305" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C305" t="s">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="D305" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E305" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F305" t="s">
-        <v>456</v>
+        <v>481</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1103</v>
+        <v>1091</v>
       </c>
       <c r="H305" t="s">
-        <v>1104</v>
+        <v>489</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1105</v>
+        <v>1092</v>
       </c>
       <c r="B306" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C306" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="D306" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E306" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F306" t="s">
-        <v>456</v>
+        <v>79</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H306" t="s">
-        <v>1106</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1107</v>
+        <v>1094</v>
       </c>
       <c r="B307" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C307" t="s">
-        <v>180</v>
+        <v>10</v>
       </c>
       <c r="D307" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E307" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>1108</v>
+        <v>274</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1109</v>
+        <v>1095</v>
       </c>
       <c r="H307" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1111</v>
+        <v>1097</v>
       </c>
       <c r="B308" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C308" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="D308" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="E308" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="F308" t="s">
-        <v>456</v>
+        <v>1098</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1112</v>
+        <v>1099</v>
       </c>
       <c r="H308" t="s">
-        <v>1113</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1114</v>
+        <v>1101</v>
       </c>
       <c r="B309" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C309" t="s">
-        <v>188</v>
+        <v>10</v>
       </c>
       <c r="D309" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E309" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F309" t="s">
-        <v>456</v>
+        <v>1098</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1115</v>
+        <v>1102</v>
       </c>
       <c r="H309" t="s">
-        <v>1116</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1117</v>
+        <v>1104</v>
       </c>
       <c r="B310" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C310" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="D310" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E310" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F310" t="s">
-        <v>456</v>
+        <v>914</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1118</v>
+        <v>1105</v>
       </c>
       <c r="H310" t="s">
-        <v>1119</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1120</v>
+        <v>1107</v>
       </c>
       <c r="B311" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C311" t="s">
-        <v>196</v>
+        <v>21</v>
       </c>
       <c r="D311" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E311" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F311" t="s">
-        <v>1121</v>
+        <v>855</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>441</v>
+        <v>1108</v>
       </c>
       <c r="H311" t="s">
-        <v>1122</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1123</v>
+        <v>1110</v>
       </c>
       <c r="B312" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C312" t="s">
-        <v>200</v>
+        <v>26</v>
       </c>
       <c r="D312" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E312" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F312" t="s">
-        <v>773</v>
+        <v>274</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1124</v>
+        <v>1111</v>
       </c>
       <c r="H312" t="s">
-        <v>1125</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1126</v>
+        <v>1113</v>
       </c>
       <c r="B313" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C313" t="s">
-        <v>204</v>
+        <v>53</v>
       </c>
       <c r="D313" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E313" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F313" t="s">
-        <v>773</v>
+        <v>1114</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>441</v>
+        <v>1115</v>
       </c>
       <c r="H313" t="s">
-        <v>1127</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1128</v>
+        <v>1117</v>
       </c>
       <c r="B314" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C314" t="s">
-        <v>208</v>
+        <v>57</v>
       </c>
       <c r="D314" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E314" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F314" t="s">
-        <v>482</v>
+        <v>58</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1129</v>
+        <v>43</v>
       </c>
       <c r="H314" t="s">
-        <v>1130</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1131</v>
+        <v>1119</v>
       </c>
       <c r="B315" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C315" t="s">
-        <v>818</v>
+        <v>98</v>
       </c>
       <c r="D315" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E315" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F315" t="s">
-        <v>1132</v>
+        <v>1120</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1133</v>
+        <v>1121</v>
       </c>
       <c r="H315" t="s">
-        <v>1134</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1135</v>
+        <v>1123</v>
       </c>
       <c r="B316" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C316" t="s">
-        <v>212</v>
+        <v>102</v>
       </c>
       <c r="D316" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E316" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F316" t="s">
-        <v>1136</v>
+        <v>1120</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1137</v>
+        <v>1124</v>
       </c>
       <c r="H316" t="s">
-        <v>1138</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1139</v>
+        <v>1126</v>
       </c>
       <c r="B317" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C317" t="s">
-        <v>216</v>
+        <v>106</v>
       </c>
       <c r="D317" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E317" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F317" t="s">
-        <v>426</v>
+        <v>1127</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H317" t="s">
-        <v>1140</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1141</v>
+        <v>1129</v>
       </c>
       <c r="B318" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C318" t="s">
-        <v>832</v>
+        <v>110</v>
       </c>
       <c r="D318" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E318" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F318" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1142</v>
+        <v>43</v>
       </c>
       <c r="H318" t="s">
-        <v>1143</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1144</v>
+        <v>1131</v>
       </c>
       <c r="B319" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C319" t="s">
-        <v>837</v>
+        <v>114</v>
       </c>
       <c r="D319" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E319" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F319" t="s">
-        <v>114</v>
+        <v>169</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1145</v>
+        <v>43</v>
       </c>
       <c r="H319" t="s">
-        <v>1146</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1147</v>
+        <v>1133</v>
       </c>
       <c r="B320" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C320" t="s">
-        <v>1148</v>
+        <v>118</v>
       </c>
       <c r="D320" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E320" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F320" t="s">
-        <v>114</v>
+        <v>169</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1149</v>
+        <v>43</v>
       </c>
       <c r="H320" t="s">
-        <v>1150</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1151</v>
+        <v>1135</v>
       </c>
       <c r="B321" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C321" t="s">
-        <v>841</v>
+        <v>122</v>
       </c>
       <c r="D321" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E321" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F321" t="s">
-        <v>114</v>
+        <v>1136</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1152</v>
+        <v>43</v>
       </c>
       <c r="H321" t="s">
-        <v>1153</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1154</v>
+        <v>1138</v>
       </c>
       <c r="B322" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C322" t="s">
-        <v>846</v>
+        <v>126</v>
       </c>
       <c r="D322" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E322" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F322" t="s">
-        <v>114</v>
+        <v>1139</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1155</v>
+        <v>1140</v>
       </c>
       <c r="H322" t="s">
-        <v>1156</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1157</v>
+        <v>1142</v>
       </c>
       <c r="B323" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C323" t="s">
-        <v>850</v>
+        <v>189</v>
       </c>
       <c r="D323" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E323" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F323" t="s">
-        <v>460</v>
+        <v>855</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1158</v>
+        <v>1143</v>
       </c>
       <c r="H323" t="s">
-        <v>1159</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1160</v>
+        <v>1145</v>
       </c>
       <c r="B324" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C324" t="s">
-        <v>73</v>
+        <v>193</v>
       </c>
       <c r="D324" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E324" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F324" t="s">
-        <v>235</v>
+        <v>1146</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1161</v>
+        <v>1147</v>
       </c>
       <c r="H324" t="s">
-        <v>1162</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1163</v>
+        <v>1149</v>
       </c>
       <c r="B325" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C325" t="s">
-        <v>314</v>
+        <v>197</v>
       </c>
       <c r="D325" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E325" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F325" t="s">
-        <v>235</v>
+        <v>49</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1164</v>
+        <v>43</v>
       </c>
       <c r="H325" t="s">
-        <v>1165</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1166</v>
+        <v>1151</v>
       </c>
       <c r="B326" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C326" t="s">
-        <v>1167</v>
+        <v>201</v>
       </c>
       <c r="D326" t="s">
-        <v>340</v>
+        <v>36</v>
       </c>
       <c r="E326" t="s">
-        <v>341</v>
+        <v>37</v>
       </c>
       <c r="F326" t="s">
-        <v>235</v>
+        <v>1152</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1168</v>
+        <v>1153</v>
       </c>
       <c r="H326" t="s">
-        <v>1169</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1170</v>
+        <v>1155</v>
       </c>
       <c r="B327" t="s">
-        <v>1002</v>
+        <v>1066</v>
       </c>
       <c r="C327" t="s">
-        <v>1171</v>
+        <v>205</v>
       </c>
       <c r="D327" t="s">
-        <v>340</v>
+        <v>36</v>
       </c>
       <c r="E327" t="s">
-        <v>341</v>
+        <v>37</v>
+      </c>
+      <c r="F327" t="s">
+        <v>58</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1172</v>
+        <v>43</v>
       </c>
       <c r="H327" t="s">
-        <v>1173</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1174</v>
+        <v>1157</v>
       </c>
       <c r="B328" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C328" t="s">
-        <v>10</v>
+        <v>209</v>
       </c>
       <c r="D328" t="s">
-        <v>388</v>
+        <v>36</v>
       </c>
       <c r="E328" t="s">
-        <v>389</v>
+        <v>37</v>
       </c>
       <c r="F328" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1176</v>
+        <v>1158</v>
       </c>
       <c r="H328" t="s">
-        <v>1177</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1178</v>
+        <v>1160</v>
       </c>
       <c r="B329" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C329" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
       <c r="D329" t="s">
-        <v>388</v>
+        <v>36</v>
       </c>
       <c r="E329" t="s">
-        <v>389</v>
+        <v>37</v>
       </c>
       <c r="F329" t="s">
-        <v>13</v>
+        <v>1114</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1179</v>
+        <v>1161</v>
       </c>
       <c r="H329" t="s">
-        <v>1180</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1181</v>
+        <v>1163</v>
       </c>
       <c r="B330" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C330" t="s">
-        <v>29</v>
+        <v>217</v>
       </c>
       <c r="D330" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E330" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F330" t="s">
-        <v>13</v>
+        <v>274</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1182</v>
+        <v>1164</v>
       </c>
       <c r="H330" t="s">
-        <v>51</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1183</v>
+        <v>1166</v>
       </c>
       <c r="B331" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C331" t="s">
-        <v>33</v>
+        <v>221</v>
       </c>
       <c r="D331" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E331" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F331" t="s">
-        <v>13</v>
+        <v>544</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1184</v>
+        <v>1167</v>
       </c>
       <c r="H331" t="s">
-        <v>1185</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1186</v>
+        <v>1169</v>
       </c>
       <c r="B332" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C332" t="s">
-        <v>37</v>
+        <v>225</v>
       </c>
       <c r="D332" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E332" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F332" t="s">
-        <v>13</v>
+        <v>544</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1187</v>
+        <v>43</v>
       </c>
       <c r="H332" t="s">
-        <v>51</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1188</v>
+        <v>1171</v>
       </c>
       <c r="B333" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C333" t="s">
-        <v>45</v>
+        <v>233</v>
       </c>
       <c r="D333" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E333" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F333" t="s">
-        <v>13</v>
+        <v>1172</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1189</v>
+        <v>1173</v>
       </c>
       <c r="H333" t="s">
-        <v>1190</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1191</v>
+        <v>1175</v>
       </c>
       <c r="B334" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C334" t="s">
-        <v>49</v>
+        <v>237</v>
       </c>
       <c r="D334" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E334" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F334" t="s">
-        <v>13</v>
+        <v>544</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1192</v>
+        <v>1176</v>
       </c>
       <c r="H334" t="s">
-        <v>1193</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1194</v>
+        <v>1178</v>
       </c>
       <c r="B335" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C335" t="s">
-        <v>121</v>
+        <v>241</v>
       </c>
       <c r="D335" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E335" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F335" t="s">
-        <v>1021</v>
+        <v>544</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1195</v>
+        <v>1179</v>
       </c>
       <c r="H335" t="s">
-        <v>1196</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1197</v>
+        <v>1181</v>
       </c>
       <c r="B336" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C336" t="s">
-        <v>53</v>
+        <v>245</v>
       </c>
       <c r="D336" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E336" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F336" t="s">
-        <v>13</v>
+        <v>544</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1198</v>
+        <v>1182</v>
       </c>
       <c r="H336" t="s">
-        <v>1199</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1200</v>
+        <v>1184</v>
       </c>
       <c r="B337" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C337" t="s">
-        <v>57</v>
+        <v>249</v>
       </c>
       <c r="D337" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E337" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F337" t="s">
-        <v>13</v>
+        <v>1185</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1201</v>
+        <v>43</v>
       </c>
       <c r="H337" t="s">
-        <v>1202</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1203</v>
+        <v>1187</v>
       </c>
       <c r="B338" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C338" t="s">
-        <v>135</v>
+        <v>253</v>
       </c>
       <c r="D338" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E338" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F338" t="s">
-        <v>13</v>
+        <v>855</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1204</v>
+        <v>1188</v>
       </c>
       <c r="H338" t="s">
-        <v>1205</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1206</v>
+        <v>1190</v>
       </c>
       <c r="B339" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C339" t="s">
-        <v>147</v>
+        <v>257</v>
       </c>
       <c r="D339" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E339" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F339" t="s">
-        <v>13</v>
+        <v>855</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1207</v>
+        <v>43</v>
       </c>
       <c r="H339" t="s">
-        <v>1208</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1209</v>
+        <v>1192</v>
       </c>
       <c r="B340" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C340" t="s">
-        <v>151</v>
+        <v>261</v>
       </c>
       <c r="D340" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E340" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F340" t="s">
-        <v>13</v>
+        <v>570</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1210</v>
+        <v>1193</v>
       </c>
       <c r="H340" t="s">
-        <v>1211</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1212</v>
+        <v>1195</v>
       </c>
       <c r="B341" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C341" t="s">
-        <v>1213</v>
+        <v>900</v>
       </c>
       <c r="D341" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E341" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F341" t="s">
-        <v>13</v>
+        <v>1196</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1214</v>
+        <v>1197</v>
       </c>
       <c r="H341" t="s">
-        <v>1215</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1216</v>
+        <v>1199</v>
       </c>
       <c r="B342" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C342" t="s">
-        <v>10</v>
+        <v>265</v>
       </c>
       <c r="D342" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="E342" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="F342" t="s">
-        <v>1217</v>
+        <v>1200</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1218</v>
+        <v>1201</v>
       </c>
       <c r="H342" t="s">
-        <v>1219</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1220</v>
+        <v>1203</v>
       </c>
       <c r="B343" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C343" t="s">
-        <v>10</v>
+        <v>269</v>
       </c>
       <c r="D343" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E343" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F343" t="s">
-        <v>773</v>
+        <v>274</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1221</v>
+        <v>43</v>
       </c>
       <c r="H343" t="s">
-        <v>1222</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1223</v>
+        <v>1205</v>
       </c>
       <c r="B344" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C344" t="s">
-        <v>17</v>
+        <v>913</v>
       </c>
       <c r="D344" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E344" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F344" t="s">
-        <v>773</v>
+        <v>58</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1224</v>
+        <v>1206</v>
       </c>
       <c r="H344" t="s">
-        <v>1225</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1226</v>
+        <v>1208</v>
       </c>
       <c r="B345" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C345" t="s">
-        <v>21</v>
+        <v>918</v>
       </c>
       <c r="D345" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E345" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F345" t="s">
-        <v>1227</v>
+        <v>169</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1228</v>
+        <v>1209</v>
       </c>
       <c r="H345" t="s">
-        <v>1229</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1230</v>
+        <v>1211</v>
       </c>
       <c r="B346" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C346" t="s">
-        <v>25</v>
+        <v>1212</v>
       </c>
       <c r="D346" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E346" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F346" t="s">
-        <v>1227</v>
+        <v>169</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1231</v>
+        <v>1213</v>
       </c>
       <c r="H346" t="s">
-        <v>1232</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1233</v>
+        <v>1215</v>
       </c>
       <c r="B347" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C347" t="s">
-        <v>29</v>
+        <v>922</v>
       </c>
       <c r="D347" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E347" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F347" t="s">
-        <v>1234</v>
+        <v>169</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1235</v>
+        <v>1216</v>
       </c>
       <c r="H347" t="s">
-        <v>1236</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1237</v>
+        <v>1218</v>
       </c>
       <c r="B348" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C348" t="s">
-        <v>33</v>
+        <v>927</v>
       </c>
       <c r="D348" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E348" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F348" t="s">
-        <v>460</v>
+        <v>169</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1238</v>
+        <v>1219</v>
       </c>
       <c r="H348" t="s">
-        <v>1239</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1240</v>
+        <v>1221</v>
       </c>
       <c r="B349" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C349" t="s">
-        <v>37</v>
+        <v>931</v>
       </c>
       <c r="D349" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E349" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F349" t="s">
-        <v>460</v>
+        <v>548</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1241</v>
+        <v>1222</v>
       </c>
       <c r="H349" t="s">
-        <v>1242</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1243</v>
+        <v>1224</v>
       </c>
       <c r="B350" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C350" t="s">
-        <v>41</v>
+        <v>135</v>
       </c>
       <c r="D350" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="E350" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="F350" t="s">
-        <v>125</v>
+        <v>291</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1244</v>
+        <v>1225</v>
       </c>
       <c r="H350" t="s">
-        <v>1245</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1246</v>
+        <v>1227</v>
       </c>
       <c r="B351" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C351" t="s">
-        <v>45</v>
+        <v>370</v>
       </c>
       <c r="D351" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="E351" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="F351" t="s">
-        <v>125</v>
+        <v>291</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1247</v>
+        <v>1228</v>
       </c>
       <c r="H351" t="s">
-        <v>1248</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1249</v>
+        <v>1230</v>
       </c>
       <c r="B352" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C352" t="s">
-        <v>49</v>
+        <v>1231</v>
       </c>
       <c r="D352" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E352" t="s">
-        <v>90</v>
+        <v>409</v>
       </c>
       <c r="F352" t="s">
-        <v>426</v>
+        <v>291</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1250</v>
+        <v>1232</v>
       </c>
       <c r="H352" t="s">
-        <v>1251</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1252</v>
+        <v>1234</v>
       </c>
       <c r="B353" t="s">
-        <v>1175</v>
+        <v>1066</v>
       </c>
       <c r="C353" t="s">
-        <v>121</v>
+        <v>1235</v>
       </c>
       <c r="D353" t="s">
-        <v>89</v>
+        <v>408</v>
       </c>
       <c r="E353" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>1217</v>
+        <v>409</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1253</v>
+        <v>1236</v>
       </c>
       <c r="H353" t="s">
-        <v>1254</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1255</v>
+        <v>1238</v>
       </c>
       <c r="B354" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C354" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D354" t="s">
-        <v>89</v>
+        <v>479</v>
       </c>
       <c r="E354" t="s">
-        <v>90</v>
+        <v>480</v>
       </c>
       <c r="F354" t="s">
-        <v>773</v>
+        <v>79</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1256</v>
+        <v>1240</v>
       </c>
       <c r="H354" t="s">
-        <v>1257</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1258</v>
+        <v>1242</v>
       </c>
       <c r="B355" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C355" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="D355" t="s">
-        <v>89</v>
+        <v>479</v>
       </c>
       <c r="E355" t="s">
-        <v>90</v>
+        <v>480</v>
       </c>
       <c r="F355" t="s">
-        <v>1259</v>
+        <v>79</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1260</v>
+        <v>1243</v>
       </c>
       <c r="H355" t="s">
-        <v>1261</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1262</v>
+        <v>1245</v>
       </c>
       <c r="B356" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C356" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D356" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E356" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F356" t="s">
-        <v>460</v>
+        <v>79</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1263</v>
+        <v>1246</v>
       </c>
       <c r="H356" t="s">
-        <v>1264</v>
+        <v>112</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1265</v>
+        <v>1247</v>
       </c>
       <c r="B357" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C357" t="s">
-        <v>135</v>
+        <v>57</v>
       </c>
       <c r="D357" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E357" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F357" t="s">
-        <v>1266</v>
+        <v>79</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1267</v>
+        <v>1248</v>
       </c>
       <c r="H357" t="s">
-        <v>1268</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1269</v>
+        <v>1250</v>
       </c>
       <c r="B358" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C358" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="D358" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E358" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F358" t="s">
-        <v>1266</v>
+        <v>79</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1270</v>
+        <v>1251</v>
       </c>
       <c r="H358" t="s">
-        <v>1271</v>
+        <v>112</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1272</v>
+        <v>1252</v>
       </c>
       <c r="B359" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C359" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="D359" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E359" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F359" t="s">
-        <v>156</v>
+        <v>79</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1273</v>
+        <v>1253</v>
       </c>
       <c r="H359" t="s">
-        <v>1274</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1275</v>
+        <v>1255</v>
       </c>
       <c r="B360" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C360" t="s">
-        <v>147</v>
+        <v>110</v>
       </c>
       <c r="D360" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E360" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F360" t="s">
-        <v>156</v>
+        <v>79</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1276</v>
+        <v>1256</v>
       </c>
       <c r="H360" t="s">
-        <v>1277</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1278</v>
+        <v>1258</v>
       </c>
       <c r="B361" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C361" t="s">
-        <v>151</v>
+        <v>114</v>
       </c>
       <c r="D361" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E361" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F361" t="s">
-        <v>156</v>
+        <v>1085</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1279</v>
+        <v>1259</v>
       </c>
       <c r="H361" t="s">
-        <v>1280</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1281</v>
+        <v>1261</v>
       </c>
       <c r="B362" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C362" t="s">
-        <v>155</v>
+        <v>118</v>
       </c>
       <c r="D362" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E362" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F362" t="s">
-        <v>1282</v>
+        <v>79</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1283</v>
+        <v>1262</v>
       </c>
       <c r="H362" t="s">
-        <v>1284</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1285</v>
+        <v>1264</v>
       </c>
       <c r="B363" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C363" t="s">
-        <v>160</v>
+        <v>122</v>
       </c>
       <c r="D363" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E363" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F363" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1286</v>
+        <v>1265</v>
       </c>
       <c r="H363" t="s">
-        <v>1287</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1288</v>
+        <v>1267</v>
       </c>
       <c r="B364" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C364" t="s">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="D364" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E364" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F364" t="s">
-        <v>482</v>
+        <v>79</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1289</v>
+        <v>1268</v>
       </c>
       <c r="H364" t="s">
-        <v>1290</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1291</v>
+        <v>1270</v>
       </c>
       <c r="B365" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C365" t="s">
-        <v>168</v>
+        <v>201</v>
       </c>
       <c r="D365" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E365" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F365" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1292</v>
+        <v>1271</v>
       </c>
       <c r="H365" t="s">
-        <v>1293</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1294</v>
+        <v>1273</v>
       </c>
       <c r="B366" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C366" t="s">
-        <v>172</v>
+        <v>205</v>
       </c>
       <c r="D366" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E366" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F366" t="s">
-        <v>156</v>
+        <v>79</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1295</v>
+        <v>1274</v>
       </c>
       <c r="H366" t="s">
-        <v>1296</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1297</v>
+        <v>1276</v>
       </c>
       <c r="B367" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C367" t="s">
-        <v>176</v>
+        <v>1277</v>
       </c>
       <c r="D367" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E367" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F367" t="s">
-        <v>156</v>
+        <v>79</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1298</v>
+        <v>1278</v>
       </c>
       <c r="H367" t="s">
-        <v>1299</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1300</v>
+        <v>1280</v>
       </c>
       <c r="B368" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C368" t="s">
-        <v>180</v>
+        <v>10</v>
       </c>
       <c r="D368" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E368" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F368" t="s">
-        <v>114</v>
+        <v>1281</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1301</v>
+        <v>1282</v>
       </c>
       <c r="H368" t="s">
-        <v>1302</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1303</v>
+        <v>1284</v>
       </c>
       <c r="B369" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C369" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="D369" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E369" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F369" t="s">
-        <v>114</v>
+        <v>855</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1304</v>
+        <v>1285</v>
       </c>
       <c r="H369" t="s">
-        <v>1305</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1306</v>
+        <v>1287</v>
       </c>
       <c r="B370" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C370" t="s">
-        <v>188</v>
+        <v>17</v>
       </c>
       <c r="D370" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E370" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F370" t="s">
-        <v>1307</v>
+        <v>855</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1308</v>
+        <v>1288</v>
       </c>
       <c r="H370" t="s">
-        <v>1309</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1310</v>
+        <v>1290</v>
       </c>
       <c r="B371" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C371" t="s">
-        <v>192</v>
+        <v>21</v>
       </c>
       <c r="D371" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E371" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F371" t="s">
-        <v>1234</v>
+        <v>1291</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1311</v>
+        <v>1292</v>
       </c>
       <c r="H371" t="s">
-        <v>1312</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1313</v>
+        <v>1294</v>
       </c>
       <c r="B372" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C372" t="s">
-        <v>196</v>
+        <v>26</v>
       </c>
       <c r="D372" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E372" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F372" t="s">
-        <v>1314</v>
+        <v>1291</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1315</v>
+        <v>1295</v>
       </c>
       <c r="H372" t="s">
-        <v>1316</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1317</v>
+        <v>1297</v>
       </c>
       <c r="B373" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C373" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="D373" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E373" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F373" t="s">
-        <v>1217</v>
+        <v>1298</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1318</v>
+        <v>1299</v>
       </c>
       <c r="H373" t="s">
-        <v>1319</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1320</v>
+        <v>1301</v>
       </c>
       <c r="B374" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C374" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="D374" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E374" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F374" t="s">
-        <v>1234</v>
+        <v>548</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1321</v>
+        <v>1302</v>
       </c>
       <c r="H374" t="s">
-        <v>1322</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1323</v>
+        <v>1304</v>
       </c>
       <c r="B375" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C375" t="s">
-        <v>208</v>
+        <v>98</v>
       </c>
       <c r="D375" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E375" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F375" t="s">
-        <v>426</v>
+        <v>548</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1324</v>
+        <v>1305</v>
       </c>
       <c r="H375" t="s">
-        <v>1325</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1326</v>
+        <v>1307</v>
       </c>
       <c r="B376" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C376" t="s">
-        <v>818</v>
+        <v>102</v>
       </c>
       <c r="D376" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E376" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F376" t="s">
-        <v>67</v>
+        <v>179</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1327</v>
+        <v>1308</v>
       </c>
       <c r="H376" t="s">
-        <v>1328</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1329</v>
+        <v>1310</v>
       </c>
       <c r="B377" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C377" t="s">
-        <v>212</v>
+        <v>106</v>
       </c>
       <c r="D377" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E377" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F377" t="s">
-        <v>1234</v>
+        <v>179</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1330</v>
+        <v>1311</v>
       </c>
       <c r="H377" t="s">
-        <v>1331</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1332</v>
+        <v>1313</v>
       </c>
       <c r="B378" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C378" t="s">
-        <v>216</v>
+        <v>110</v>
       </c>
       <c r="D378" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E378" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F378" t="s">
-        <v>156</v>
+        <v>274</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1333</v>
+        <v>1314</v>
       </c>
       <c r="H378" t="s">
-        <v>1334</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1335</v>
+        <v>1316</v>
       </c>
       <c r="B379" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C379" t="s">
-        <v>828</v>
+        <v>114</v>
       </c>
       <c r="D379" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E379" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F379" t="s">
-        <v>426</v>
+        <v>1281</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1336</v>
+        <v>1317</v>
       </c>
       <c r="H379" t="s">
-        <v>1337</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1338</v>
+        <v>1319</v>
       </c>
       <c r="B380" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C380" t="s">
-        <v>832</v>
+        <v>118</v>
       </c>
       <c r="D380" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E380" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F380" t="s">
-        <v>1088</v>
+        <v>855</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1339</v>
+        <v>1320</v>
       </c>
       <c r="H380" t="s">
-        <v>1340</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1341</v>
+        <v>1322</v>
       </c>
       <c r="B381" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C381" t="s">
-        <v>837</v>
+        <v>122</v>
       </c>
       <c r="D381" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E381" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F381" t="s">
-        <v>156</v>
+        <v>1323</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1342</v>
+        <v>1324</v>
       </c>
       <c r="H381" t="s">
-        <v>1343</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1344</v>
+        <v>1326</v>
       </c>
       <c r="B382" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C382" t="s">
-        <v>1148</v>
+        <v>126</v>
       </c>
       <c r="D382" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E382" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F382" t="s">
-        <v>773</v>
+        <v>548</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1345</v>
+        <v>1327</v>
       </c>
       <c r="H382" t="s">
-        <v>1346</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1347</v>
+        <v>1329</v>
       </c>
       <c r="B383" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C383" t="s">
-        <v>850</v>
+        <v>189</v>
       </c>
       <c r="D383" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E383" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F383" t="s">
-        <v>482</v>
+        <v>1330</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1348</v>
+        <v>1331</v>
       </c>
       <c r="H383" t="s">
-        <v>1349</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1350</v>
+        <v>1333</v>
       </c>
       <c r="B384" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C384" t="s">
-        <v>854</v>
+        <v>193</v>
       </c>
       <c r="D384" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E384" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F384" t="s">
-        <v>156</v>
+        <v>1330</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1351</v>
+        <v>1334</v>
       </c>
       <c r="H384" t="s">
-        <v>1352</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1353</v>
+        <v>1336</v>
       </c>
       <c r="B385" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C385" t="s">
-        <v>859</v>
+        <v>197</v>
       </c>
       <c r="D385" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E385" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F385" t="s">
-        <v>156</v>
+        <v>58</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1354</v>
+        <v>1337</v>
       </c>
       <c r="H385" t="s">
-        <v>1355</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1356</v>
+        <v>1339</v>
       </c>
       <c r="B386" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C386" t="s">
-        <v>863</v>
+        <v>201</v>
       </c>
       <c r="D386" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E386" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F386" t="s">
-        <v>156</v>
+        <v>58</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1357</v>
+        <v>1340</v>
       </c>
       <c r="H386" t="s">
-        <v>1358</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1359</v>
+        <v>1342</v>
       </c>
       <c r="B387" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C387" t="s">
-        <v>867</v>
+        <v>205</v>
       </c>
       <c r="D387" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E387" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F387" t="s">
-        <v>156</v>
+        <v>58</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1360</v>
+        <v>1343</v>
       </c>
       <c r="H387" t="s">
-        <v>1361</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1362</v>
+        <v>1345</v>
       </c>
       <c r="B388" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C388" t="s">
-        <v>1363</v>
+        <v>209</v>
       </c>
       <c r="D388" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E388" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F388" t="s">
-        <v>156</v>
+        <v>1346</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1364</v>
+        <v>1347</v>
       </c>
       <c r="H388" t="s">
-        <v>1365</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1366</v>
+        <v>1349</v>
       </c>
       <c r="B389" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C389" t="s">
-        <v>1367</v>
+        <v>213</v>
       </c>
       <c r="D389" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E389" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F389" t="s">
-        <v>114</v>
+        <v>169</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1368</v>
+        <v>1350</v>
       </c>
       <c r="H389" t="s">
-        <v>1369</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1370</v>
+        <v>1352</v>
       </c>
       <c r="B390" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C390" t="s">
-        <v>1213</v>
+        <v>217</v>
       </c>
       <c r="D390" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E390" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F390" t="s">
-        <v>156</v>
+        <v>570</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1371</v>
+        <v>1353</v>
       </c>
       <c r="H390" t="s">
-        <v>1372</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1373</v>
+        <v>1355</v>
       </c>
       <c r="B391" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C391" t="s">
-        <v>1374</v>
+        <v>221</v>
       </c>
       <c r="D391" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E391" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F391" t="s">
-        <v>426</v>
+        <v>49</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1375</v>
+        <v>1356</v>
       </c>
       <c r="H391" t="s">
-        <v>1376</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1377</v>
+        <v>1358</v>
       </c>
       <c r="B392" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C392" t="s">
-        <v>1378</v>
+        <v>225</v>
       </c>
       <c r="D392" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E392" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F392" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1379</v>
+        <v>1359</v>
       </c>
       <c r="H392" t="s">
-        <v>1380</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1381</v>
+        <v>1361</v>
       </c>
       <c r="B393" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C393" t="s">
-        <v>1382</v>
+        <v>229</v>
       </c>
       <c r="D393" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E393" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F393" t="s">
-        <v>426</v>
+        <v>58</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1383</v>
+        <v>1362</v>
       </c>
       <c r="H393" t="s">
-        <v>1384</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1385</v>
+        <v>1364</v>
       </c>
       <c r="B394" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C394" t="s">
-        <v>1386</v>
+        <v>233</v>
       </c>
       <c r="D394" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E394" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F394" t="s">
-        <v>114</v>
+        <v>169</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1387</v>
+        <v>1365</v>
       </c>
       <c r="H394" t="s">
-        <v>1388</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1389</v>
+        <v>1367</v>
       </c>
       <c r="B395" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C395" t="s">
-        <v>1390</v>
+        <v>237</v>
       </c>
       <c r="D395" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E395" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F395" t="s">
-        <v>426</v>
+        <v>169</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1391</v>
+        <v>1368</v>
       </c>
       <c r="H395" t="s">
-        <v>1392</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1393</v>
+        <v>1370</v>
       </c>
       <c r="B396" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C396" t="s">
-        <v>1394</v>
+        <v>241</v>
       </c>
       <c r="D396" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E396" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F396" t="s">
-        <v>426</v>
+        <v>1371</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1395</v>
+        <v>1372</v>
       </c>
       <c r="H396" t="s">
-        <v>1396</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1397</v>
+        <v>1374</v>
       </c>
       <c r="B397" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C397" t="s">
-        <v>1398</v>
+        <v>245</v>
       </c>
       <c r="D397" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E397" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F397" t="s">
-        <v>1088</v>
+        <v>1298</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1399</v>
+        <v>1375</v>
       </c>
       <c r="H397" t="s">
-        <v>1400</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1401</v>
+        <v>1377</v>
       </c>
       <c r="B398" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C398" t="s">
-        <v>1402</v>
+        <v>249</v>
       </c>
       <c r="D398" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E398" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F398" t="s">
-        <v>833</v>
+        <v>1378</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1403</v>
+        <v>1379</v>
       </c>
       <c r="H398" t="s">
-        <v>1404</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1405</v>
+        <v>1381</v>
       </c>
       <c r="B399" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C399" t="s">
-        <v>1406</v>
+        <v>253</v>
       </c>
       <c r="D399" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E399" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F399" t="s">
-        <v>426</v>
+        <v>1281</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1407</v>
+        <v>1382</v>
       </c>
       <c r="H399" t="s">
-        <v>1408</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1409</v>
+        <v>1384</v>
       </c>
       <c r="B400" t="s">
-        <v>1175</v>
+        <v>1239</v>
       </c>
       <c r="C400" t="s">
-        <v>1410</v>
+        <v>257</v>
       </c>
       <c r="D400" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E400" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F400" t="s">
-        <v>156</v>
+        <v>1298</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1411</v>
+        <v>1385</v>
       </c>
       <c r="H400" t="s">
-        <v>1412</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1413</v>
+        <v>1387</v>
       </c>
       <c r="B401" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C401" t="s">
-        <v>10</v>
+        <v>261</v>
       </c>
       <c r="D401" t="s">
-        <v>373</v>
+        <v>36</v>
       </c>
       <c r="E401" t="s">
-        <v>374</v>
+        <v>37</v>
       </c>
       <c r="F401" t="s">
-        <v>235</v>
+        <v>274</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1415</v>
+        <v>1388</v>
       </c>
       <c r="H401" t="s">
-        <v>1416</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1417</v>
+        <v>1390</v>
       </c>
       <c r="B402" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C402" t="s">
-        <v>33</v>
+        <v>900</v>
       </c>
       <c r="D402" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E402" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F402" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1418</v>
+        <v>1391</v>
       </c>
       <c r="H402" t="s">
-        <v>1419</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1420</v>
+        <v>1393</v>
       </c>
       <c r="B403" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C403" t="s">
-        <v>41</v>
+        <v>265</v>
       </c>
       <c r="D403" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E403" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F403" t="s">
-        <v>13</v>
+        <v>1298</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1421</v>
+        <v>1394</v>
       </c>
       <c r="H403" t="s">
-        <v>1422</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1423</v>
+        <v>1396</v>
       </c>
       <c r="B404" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C404" t="s">
-        <v>121</v>
+        <v>269</v>
       </c>
       <c r="D404" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E404" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F404" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1424</v>
+        <v>1397</v>
       </c>
       <c r="H404" t="s">
-        <v>1425</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1426</v>
+        <v>1399</v>
       </c>
       <c r="B405" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C405" t="s">
-        <v>53</v>
+        <v>273</v>
       </c>
       <c r="D405" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E405" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F405" t="s">
-        <v>13</v>
+        <v>274</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1427</v>
+        <v>1400</v>
       </c>
       <c r="H405" t="s">
-        <v>398</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1428</v>
+        <v>1402</v>
       </c>
       <c r="B406" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C406" t="s">
-        <v>57</v>
+        <v>913</v>
       </c>
       <c r="D406" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E406" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F406" t="s">
-        <v>1021</v>
+        <v>1152</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1429</v>
+        <v>1403</v>
       </c>
       <c r="H406" t="s">
-        <v>1430</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1431</v>
+        <v>1405</v>
       </c>
       <c r="B407" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C407" t="s">
-        <v>10</v>
+        <v>918</v>
       </c>
       <c r="D407" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E407" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F407" t="s">
-        <v>833</v>
+        <v>58</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1432</v>
+        <v>1406</v>
       </c>
       <c r="H407" t="s">
-        <v>1433</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1434</v>
+        <v>1408</v>
       </c>
       <c r="B408" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C408" t="s">
-        <v>17</v>
+        <v>1212</v>
       </c>
       <c r="D408" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E408" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F408" t="s">
-        <v>833</v>
+        <v>855</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1435</v>
+        <v>1409</v>
       </c>
       <c r="H408" t="s">
-        <v>1436</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1437</v>
+        <v>1411</v>
       </c>
       <c r="B409" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C409" t="s">
-        <v>21</v>
+        <v>931</v>
       </c>
       <c r="D409" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E409" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F409" t="s">
-        <v>1438</v>
+        <v>570</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1439</v>
+        <v>1412</v>
       </c>
       <c r="H409" t="s">
-        <v>1440</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1441</v>
+        <v>1414</v>
       </c>
       <c r="B410" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C410" t="s">
-        <v>25</v>
+        <v>935</v>
       </c>
       <c r="D410" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E410" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F410" t="s">
-        <v>833</v>
+        <v>58</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1442</v>
+        <v>1415</v>
       </c>
       <c r="H410" t="s">
-        <v>1443</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1444</v>
+        <v>1417</v>
       </c>
       <c r="B411" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C411" t="s">
-        <v>29</v>
+        <v>940</v>
       </c>
       <c r="D411" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E411" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F411" t="s">
-        <v>1445</v>
+        <v>58</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1446</v>
+        <v>1418</v>
       </c>
       <c r="H411" t="s">
-        <v>1447</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1448</v>
+        <v>1420</v>
       </c>
       <c r="B412" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C412" t="s">
-        <v>33</v>
+        <v>944</v>
       </c>
       <c r="D412" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E412" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F412" t="s">
-        <v>235</v>
+        <v>58</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1449</v>
+        <v>1421</v>
       </c>
       <c r="H412" t="s">
-        <v>1450</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1451</v>
+        <v>1423</v>
       </c>
       <c r="B413" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C413" t="s">
-        <v>37</v>
+        <v>948</v>
       </c>
       <c r="D413" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E413" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F413" t="s">
-        <v>1217</v>
+        <v>58</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1452</v>
+        <v>1424</v>
       </c>
       <c r="H413" t="s">
-        <v>1453</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1454</v>
+        <v>1426</v>
       </c>
       <c r="B414" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C414" t="s">
-        <v>41</v>
+        <v>1427</v>
       </c>
       <c r="D414" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E414" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F414" t="s">
-        <v>235</v>
+        <v>58</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1455</v>
+        <v>1428</v>
       </c>
       <c r="H414" t="s">
-        <v>1456</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1457</v>
+        <v>1430</v>
       </c>
       <c r="B415" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C415" t="s">
-        <v>45</v>
+        <v>1431</v>
       </c>
       <c r="D415" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E415" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F415" t="s">
-        <v>1458</v>
+        <v>169</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1459</v>
+        <v>1432</v>
       </c>
       <c r="H415" t="s">
-        <v>1460</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1461</v>
+        <v>1434</v>
       </c>
       <c r="B416" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C416" t="s">
-        <v>49</v>
+        <v>1277</v>
       </c>
       <c r="D416" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E416" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F416" t="s">
-        <v>1458</v>
+        <v>58</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1462</v>
+        <v>1435</v>
       </c>
       <c r="H416" t="s">
-        <v>1463</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1464</v>
+        <v>1437</v>
       </c>
       <c r="B417" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C417" t="s">
-        <v>121</v>
+        <v>1438</v>
       </c>
       <c r="D417" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E417" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F417" t="s">
-        <v>156</v>
+        <v>274</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1465</v>
+        <v>1439</v>
       </c>
       <c r="H417" t="s">
-        <v>1463</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1466</v>
+        <v>1441</v>
       </c>
       <c r="B418" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C418" t="s">
-        <v>53</v>
+        <v>1442</v>
       </c>
       <c r="D418" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E418" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F418" t="s">
-        <v>1438</v>
+        <v>49</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1467</v>
+        <v>1443</v>
       </c>
       <c r="H418" t="s">
-        <v>1468</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1469</v>
+        <v>1445</v>
       </c>
       <c r="B419" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C419" t="s">
-        <v>57</v>
+        <v>1446</v>
       </c>
       <c r="D419" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E419" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F419" t="s">
-        <v>1458</v>
+        <v>274</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1470</v>
+        <v>1447</v>
       </c>
       <c r="H419" t="s">
-        <v>1471</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1472</v>
+        <v>1449</v>
       </c>
       <c r="B420" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C420" t="s">
-        <v>61</v>
+        <v>1450</v>
       </c>
       <c r="D420" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E420" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F420" t="s">
-        <v>1217</v>
+        <v>169</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1473</v>
+        <v>1451</v>
       </c>
       <c r="H420" t="s">
-        <v>1474</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1475</v>
+        <v>1453</v>
       </c>
       <c r="B421" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C421" t="s">
-        <v>135</v>
+        <v>1454</v>
       </c>
       <c r="D421" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E421" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F421" t="s">
-        <v>1217</v>
+        <v>274</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1476</v>
+        <v>1455</v>
       </c>
       <c r="H421" t="s">
-        <v>1477</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1478</v>
+        <v>1457</v>
       </c>
       <c r="B422" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C422" t="s">
-        <v>139</v>
+        <v>1458</v>
       </c>
       <c r="D422" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E422" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F422" t="s">
-        <v>114</v>
+        <v>274</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1479</v>
+        <v>1459</v>
       </c>
       <c r="H422" t="s">
-        <v>1480</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1481</v>
+        <v>1461</v>
       </c>
       <c r="B423" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C423" t="s">
-        <v>143</v>
+        <v>1462</v>
       </c>
       <c r="D423" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E423" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F423" t="s">
-        <v>114</v>
+        <v>1152</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1482</v>
+        <v>1463</v>
       </c>
       <c r="H423" t="s">
-        <v>1483</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1484</v>
+        <v>1465</v>
       </c>
       <c r="B424" t="s">
-        <v>1414</v>
+        <v>1239</v>
       </c>
       <c r="C424" t="s">
-        <v>147</v>
+        <v>1466</v>
       </c>
       <c r="D424" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E424" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F424" t="s">
-        <v>833</v>
+        <v>914</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1485</v>
+        <v>1467</v>
       </c>
       <c r="H424" t="s">
-        <v>1486</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1487</v>
+        <v>1469</v>
       </c>
       <c r="B425" t="s">
-        <v>1488</v>
+        <v>1239</v>
       </c>
       <c r="C425" t="s">
-        <v>10</v>
+        <v>1470</v>
       </c>
       <c r="D425" t="s">
-        <v>388</v>
+        <v>36</v>
       </c>
       <c r="E425" t="s">
-        <v>389</v>
+        <v>37</v>
       </c>
       <c r="F425" t="s">
-        <v>13</v>
+        <v>274</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1489</v>
+        <v>1471</v>
       </c>
       <c r="H425" t="s">
-        <v>1490</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1491</v>
+        <v>1473</v>
       </c>
       <c r="B426" t="s">
-        <v>1488</v>
+        <v>1239</v>
       </c>
       <c r="C426" t="s">
-        <v>10</v>
+        <v>1474</v>
       </c>
       <c r="D426" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E426" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F426" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1492</v>
+        <v>1475</v>
       </c>
       <c r="H426" t="s">
-        <v>1493</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1494</v>
+        <v>1477</v>
       </c>
       <c r="B427" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C427" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D427" t="s">
-        <v>11</v>
+        <v>464</v>
       </c>
       <c r="E427" t="s">
-        <v>12</v>
+        <v>465</v>
       </c>
       <c r="F427" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1495</v>
+        <v>1479</v>
       </c>
       <c r="H427" t="s">
-        <v>1496</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1497</v>
+        <v>1481</v>
       </c>
       <c r="B428" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C428" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="D428" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E428" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F428" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1498</v>
+        <v>1482</v>
       </c>
       <c r="H428" t="s">
-        <v>1499</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1500</v>
+        <v>1484</v>
       </c>
       <c r="B429" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C429" t="s">
-        <v>33</v>
+        <v>102</v>
       </c>
       <c r="D429" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E429" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F429" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1501</v>
+        <v>1485</v>
       </c>
       <c r="H429" t="s">
-        <v>1502</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1503</v>
+        <v>1487</v>
       </c>
       <c r="B430" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C430" t="s">
+        <v>114</v>
+      </c>
+      <c r="D430" t="s">
+        <v>77</v>
+      </c>
+      <c r="E430" t="s">
+        <v>78</v>
+      </c>
+      <c r="F430" t="s">
+        <v>79</v>
+      </c>
+      <c r="G430" s="1" t="s">
         <v>1488</v>
       </c>
-      <c r="C430" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H430" t="s">
-        <v>1505</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1506</v>
+        <v>1490</v>
       </c>
       <c r="B431" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C431" t="s">
-        <v>45</v>
+        <v>118</v>
       </c>
       <c r="D431" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E431" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F431" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1507</v>
+        <v>1491</v>
       </c>
       <c r="H431" t="s">
-        <v>1502</v>
+        <v>489</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1508</v>
+        <v>1492</v>
       </c>
       <c r="B432" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C432" t="s">
-        <v>49</v>
+        <v>122</v>
       </c>
       <c r="D432" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E432" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F432" t="s">
-        <v>13</v>
+        <v>1085</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1509</v>
+        <v>1493</v>
       </c>
       <c r="H432" t="s">
-        <v>1502</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1510</v>
+        <v>1495</v>
       </c>
       <c r="B433" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C433" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D433" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E433" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F433" t="s">
-        <v>13</v>
+        <v>914</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1511</v>
+        <v>1496</v>
       </c>
       <c r="H433" t="s">
-        <v>1502</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1512</v>
+        <v>1498</v>
       </c>
       <c r="B434" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C434" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="D434" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E434" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F434" t="s">
-        <v>13</v>
+        <v>914</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1513</v>
+        <v>1499</v>
       </c>
       <c r="H434" t="s">
-        <v>1514</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1515</v>
+        <v>1501</v>
       </c>
       <c r="B435" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C435" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="D435" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E435" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F435" t="s">
-        <v>13</v>
+        <v>1502</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1516</v>
+        <v>1503</v>
       </c>
       <c r="H435" t="s">
-        <v>1517</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1518</v>
+        <v>1505</v>
       </c>
       <c r="B436" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C436" t="s">
-        <v>135</v>
+        <v>26</v>
       </c>
       <c r="D436" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E436" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F436" t="s">
-        <v>13</v>
+        <v>914</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1519</v>
+        <v>1506</v>
       </c>
       <c r="H436" t="s">
-        <v>1520</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1521</v>
+        <v>1508</v>
       </c>
       <c r="B437" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C437" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="D437" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E437" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F437" t="s">
-        <v>13</v>
+        <v>1509</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1522</v>
+        <v>1510</v>
       </c>
       <c r="H437" t="s">
-        <v>1523</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1524</v>
+        <v>1512</v>
       </c>
       <c r="B438" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C438" t="s">
-        <v>143</v>
+        <v>57</v>
       </c>
       <c r="D438" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E438" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F438" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1525</v>
+        <v>1513</v>
       </c>
       <c r="H438" t="s">
-        <v>1526</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1527</v>
+        <v>1515</v>
       </c>
       <c r="B439" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C439" t="s">
-        <v>147</v>
+        <v>98</v>
       </c>
       <c r="D439" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E439" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F439" t="s">
-        <v>13</v>
+        <v>1281</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1528</v>
+        <v>1516</v>
       </c>
       <c r="H439" t="s">
-        <v>1529</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1530</v>
+        <v>1518</v>
       </c>
       <c r="B440" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C440" t="s">
-        <v>151</v>
+        <v>102</v>
       </c>
       <c r="D440" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E440" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F440" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1531</v>
+        <v>1519</v>
       </c>
       <c r="H440" t="s">
-        <v>398</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1532</v>
+        <v>1521</v>
       </c>
       <c r="B441" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C441" t="s">
-        <v>155</v>
+        <v>106</v>
       </c>
       <c r="D441" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E441" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F441" t="s">
-        <v>13</v>
+        <v>1522</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1533</v>
+        <v>1523</v>
       </c>
       <c r="H441" t="s">
-        <v>1534</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1535</v>
+        <v>1525</v>
       </c>
       <c r="B442" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C442" t="s">
-        <v>160</v>
+        <v>110</v>
       </c>
       <c r="D442" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E442" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F442" t="s">
-        <v>13</v>
+        <v>1522</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1536</v>
+        <v>1526</v>
       </c>
       <c r="H442" t="s">
-        <v>1537</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1538</v>
+        <v>1528</v>
       </c>
       <c r="B443" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C443" t="s">
-        <v>164</v>
+        <v>114</v>
       </c>
       <c r="D443" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E443" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F443" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1539</v>
+        <v>1529</v>
       </c>
       <c r="H443" t="s">
-        <v>1540</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1541</v>
+        <v>1530</v>
       </c>
       <c r="B444" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C444" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="D444" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="E444" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="F444" t="s">
-        <v>1542</v>
+        <v>1502</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1543</v>
+        <v>1531</v>
       </c>
       <c r="H444" t="s">
-        <v>1544</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1545</v>
+        <v>1533</v>
       </c>
       <c r="B445" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C445" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="D445" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="E445" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="F445" t="s">
-        <v>1217</v>
+        <v>1522</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1546</v>
+        <v>1534</v>
       </c>
       <c r="H445" t="s">
-        <v>1547</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1548</v>
+        <v>1536</v>
       </c>
       <c r="B446" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C446" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
       <c r="D446" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="E446" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="F446" t="s">
-        <v>235</v>
+        <v>1281</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1549</v>
+        <v>1537</v>
       </c>
       <c r="H446" t="s">
-        <v>1550</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1551</v>
+        <v>1539</v>
       </c>
       <c r="B447" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C447" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
       <c r="D447" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E447" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F447" t="s">
-        <v>1458</v>
+        <v>1281</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1552</v>
+        <v>1540</v>
       </c>
       <c r="H447" t="s">
-        <v>1553</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1554</v>
+        <v>1542</v>
       </c>
       <c r="B448" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C448" t="s">
-        <v>17</v>
+        <v>193</v>
       </c>
       <c r="D448" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E448" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F448" t="s">
-        <v>1458</v>
+        <v>169</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1555</v>
+        <v>1543</v>
       </c>
       <c r="H448" t="s">
-        <v>1556</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1557</v>
+        <v>1545</v>
       </c>
       <c r="B449" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C449" t="s">
-        <v>21</v>
+        <v>197</v>
       </c>
       <c r="D449" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E449" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F449" t="s">
-        <v>1458</v>
+        <v>169</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1558</v>
+        <v>1546</v>
       </c>
       <c r="H449" t="s">
-        <v>1559</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1560</v>
+        <v>1548</v>
       </c>
       <c r="B450" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="C450" t="s">
-        <v>25</v>
+        <v>201</v>
       </c>
       <c r="D450" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E450" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F450" t="s">
-        <v>1088</v>
+        <v>914</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1561</v>
+        <v>1549</v>
       </c>
       <c r="H450" t="s">
-        <v>1562</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1563</v>
+        <v>1551</v>
       </c>
       <c r="B451" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C451" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D451" t="s">
-        <v>89</v>
+        <v>479</v>
       </c>
       <c r="E451" t="s">
-        <v>90</v>
+        <v>480</v>
       </c>
       <c r="F451" t="s">
-        <v>1564</v>
+        <v>79</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1565</v>
+        <v>1553</v>
       </c>
       <c r="H451" t="s">
-        <v>1566</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1567</v>
+        <v>1555</v>
       </c>
       <c r="B452" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C452" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D452" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E452" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F452" t="s">
-        <v>1568</v>
+        <v>79</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1569</v>
+        <v>1556</v>
       </c>
       <c r="H452" t="s">
-        <v>1570</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1571</v>
+        <v>1558</v>
       </c>
       <c r="B453" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C453" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D453" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E453" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F453" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1572</v>
+        <v>1559</v>
       </c>
       <c r="H453" t="s">
-        <v>1573</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1574</v>
+        <v>1561</v>
       </c>
       <c r="B454" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C454" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="D454" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E454" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F454" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1575</v>
+        <v>1562</v>
       </c>
       <c r="H454" t="s">
-        <v>1576</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1577</v>
+        <v>1564</v>
       </c>
       <c r="B455" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C455" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="D455" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E455" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F455" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1578</v>
+        <v>1565</v>
       </c>
       <c r="H455" t="s">
-        <v>1579</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1580</v>
+        <v>1567</v>
       </c>
       <c r="B456" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C456" t="s">
-        <v>49</v>
+        <v>102</v>
       </c>
       <c r="D456" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E456" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F456" t="s">
-        <v>1445</v>
+        <v>79</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1581</v>
+        <v>1568</v>
       </c>
       <c r="H456" t="s">
-        <v>1582</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1583</v>
+        <v>1570</v>
       </c>
       <c r="B457" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C457" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="D457" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E457" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F457" t="s">
-        <v>1458</v>
+        <v>79</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1584</v>
+        <v>1571</v>
       </c>
       <c r="H457" t="s">
-        <v>1585</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1586</v>
+        <v>1572</v>
       </c>
       <c r="B458" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C458" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="D458" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E458" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F458" t="s">
-        <v>1458</v>
+        <v>79</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1587</v>
+        <v>1573</v>
       </c>
       <c r="H458" t="s">
-        <v>1588</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1589</v>
+        <v>1574</v>
       </c>
       <c r="B459" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C459" t="s">
-        <v>57</v>
+        <v>118</v>
       </c>
       <c r="D459" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E459" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F459" t="s">
-        <v>1564</v>
+        <v>79</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1590</v>
+        <v>1575</v>
       </c>
       <c r="H459" t="s">
-        <v>1591</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1592</v>
+        <v>1576</v>
       </c>
       <c r="B460" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C460" t="s">
-        <v>61</v>
+        <v>122</v>
       </c>
       <c r="D460" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E460" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F460" t="s">
-        <v>1593</v>
+        <v>79</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1594</v>
+        <v>1577</v>
       </c>
       <c r="H460" t="s">
-        <v>1595</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1596</v>
+        <v>1579</v>
       </c>
       <c r="B461" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C461" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="D461" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E461" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F461" t="s">
-        <v>1438</v>
+        <v>79</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1597</v>
+        <v>1580</v>
       </c>
       <c r="H461" t="s">
-        <v>1598</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1599</v>
+        <v>1582</v>
       </c>
       <c r="B462" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C462" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="D462" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E462" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F462" t="s">
-        <v>1217</v>
+        <v>79</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1600</v>
+        <v>1583</v>
       </c>
       <c r="H462" t="s">
-        <v>1601</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1602</v>
+        <v>1585</v>
       </c>
       <c r="B463" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C463" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="D463" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E463" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F463" t="s">
-        <v>1458</v>
+        <v>79</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1603</v>
+        <v>1586</v>
       </c>
       <c r="H463" t="s">
-        <v>1604</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1605</v>
+        <v>1588</v>
       </c>
       <c r="B464" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C464" t="s">
-        <v>147</v>
+        <v>197</v>
       </c>
       <c r="D464" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E464" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F464" t="s">
-        <v>1458</v>
+        <v>79</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1606</v>
+        <v>1589</v>
       </c>
       <c r="H464" t="s">
-        <v>1607</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1608</v>
+        <v>1591</v>
       </c>
       <c r="B465" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C465" t="s">
-        <v>151</v>
+        <v>201</v>
       </c>
       <c r="D465" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E465" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F465" t="s">
-        <v>1609</v>
+        <v>79</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1610</v>
+        <v>1592</v>
       </c>
       <c r="H465" t="s">
-        <v>1611</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1612</v>
+        <v>1594</v>
       </c>
       <c r="B466" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C466" t="s">
-        <v>160</v>
+        <v>205</v>
       </c>
       <c r="D466" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E466" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F466" t="s">
-        <v>1458</v>
+        <v>79</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1613</v>
+        <v>1595</v>
       </c>
       <c r="H466" t="s">
-        <v>1614</v>
+        <v>489</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1615</v>
+        <v>1596</v>
       </c>
       <c r="B467" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C467" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="D467" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E467" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F467" t="s">
-        <v>1564</v>
+        <v>79</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1616</v>
+        <v>1597</v>
       </c>
       <c r="H467" t="s">
-        <v>1617</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1618</v>
+        <v>1599</v>
       </c>
       <c r="B468" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C468" t="s">
-        <v>168</v>
+        <v>213</v>
       </c>
       <c r="D468" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E468" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F468" t="s">
-        <v>1217</v>
+        <v>79</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1619</v>
+        <v>1600</v>
       </c>
       <c r="H468" t="s">
-        <v>1620</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1621</v>
+        <v>1602</v>
       </c>
       <c r="B469" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C469" t="s">
-        <v>172</v>
+        <v>217</v>
       </c>
       <c r="D469" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E469" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F469" t="s">
-        <v>1217</v>
+        <v>79</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1622</v>
+        <v>1603</v>
       </c>
       <c r="H469" t="s">
-        <v>1623</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1624</v>
+        <v>1605</v>
       </c>
       <c r="B470" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C470" t="s">
-        <v>180</v>
+        <v>10</v>
       </c>
       <c r="D470" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E470" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F470" t="s">
-        <v>1438</v>
+        <v>1606</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1625</v>
+        <v>1607</v>
       </c>
       <c r="H470" t="s">
-        <v>1626</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1627</v>
+        <v>1609</v>
       </c>
       <c r="B471" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C471" t="s">
-        <v>184</v>
+        <v>17</v>
       </c>
       <c r="D471" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E471" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F471" t="s">
-        <v>1568</v>
+        <v>1281</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1628</v>
+        <v>1610</v>
       </c>
       <c r="H471" t="s">
-        <v>1629</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1630</v>
+        <v>1612</v>
       </c>
       <c r="B472" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C472" t="s">
-        <v>188</v>
+        <v>21</v>
       </c>
       <c r="D472" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E472" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F472" t="s">
-        <v>1631</v>
+        <v>291</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1632</v>
+        <v>1613</v>
       </c>
       <c r="H472" t="s">
-        <v>1633</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1634</v>
+        <v>1615</v>
       </c>
       <c r="B473" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C473" t="s">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="D473" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E473" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F473" t="s">
-        <v>833</v>
+        <v>1522</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1635</v>
+        <v>1616</v>
       </c>
       <c r="H473" t="s">
-        <v>1636</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1637</v>
+        <v>1618</v>
       </c>
       <c r="B474" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C474" t="s">
-        <v>204</v>
+        <v>17</v>
       </c>
       <c r="D474" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E474" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F474" t="s">
-        <v>833</v>
+        <v>1522</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1638</v>
+        <v>1619</v>
       </c>
       <c r="H474" t="s">
-        <v>1639</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1640</v>
+        <v>1621</v>
       </c>
       <c r="B475" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C475" t="s">
-        <v>818</v>
+        <v>21</v>
       </c>
       <c r="D475" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E475" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F475" t="s">
-        <v>1458</v>
+        <v>1522</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1641</v>
+        <v>1622</v>
       </c>
       <c r="H475" t="s">
-        <v>1642</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1643</v>
+        <v>1624</v>
       </c>
       <c r="B476" t="s">
-        <v>1488</v>
+        <v>1552</v>
       </c>
       <c r="C476" t="s">
-        <v>212</v>
+        <v>26</v>
       </c>
       <c r="D476" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="E476" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="F476" t="s">
-        <v>1644</v>
+        <v>1152</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1645</v>
+        <v>1625</v>
       </c>
       <c r="H476" t="s">
-        <v>1646</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1647</v>
+        <v>1627</v>
       </c>
       <c r="B477" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C477" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D477" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E477" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F477" t="s">
-        <v>1649</v>
+        <v>1628</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1650</v>
+        <v>1629</v>
       </c>
       <c r="H477" t="s">
-        <v>1651</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1652</v>
+        <v>1631</v>
       </c>
       <c r="B478" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C478" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="D478" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E478" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F478" t="s">
-        <v>1649</v>
+        <v>1632</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1653</v>
+        <v>1633</v>
       </c>
       <c r="H478" t="s">
-        <v>1654</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1655</v>
+        <v>1635</v>
       </c>
       <c r="B479" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C479" t="s">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="D479" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E479" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F479" t="s">
-        <v>1649</v>
+        <v>169</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1656</v>
+        <v>1636</v>
       </c>
       <c r="H479" t="s">
-        <v>1654</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1657</v>
+        <v>1638</v>
       </c>
       <c r="B480" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C480" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="D480" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E480" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F480" t="s">
-        <v>1649</v>
+        <v>169</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1658</v>
+        <v>1639</v>
       </c>
       <c r="H480" t="s">
-        <v>1654</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1659</v>
+        <v>1641</v>
       </c>
       <c r="B481" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C481" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
       <c r="D481" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E481" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F481" t="s">
-        <v>1649</v>
+        <v>169</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1660</v>
+        <v>1642</v>
       </c>
       <c r="H481" t="s">
-        <v>1654</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1661</v>
+        <v>1644</v>
       </c>
       <c r="B482" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C482" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
       <c r="D482" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E482" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F482" t="s">
-        <v>1649</v>
+        <v>1509</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1662</v>
+        <v>1645</v>
       </c>
       <c r="H482" t="s">
-        <v>1663</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1664</v>
+        <v>1647</v>
       </c>
       <c r="B483" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C483" t="s">
+        <v>114</v>
+      </c>
+      <c r="D483" t="s">
+        <v>36</v>
+      </c>
+      <c r="E483" t="s">
+        <v>37</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G483" s="1" t="s">
         <v>1648</v>
       </c>
-      <c r="C483" t="s">
-[...8 lines deleted...]
-      <c r="F483" t="s">
+      <c r="H483" t="s">
         <v>1649</v>
-      </c>
-[...4 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1665</v>
+        <v>1650</v>
       </c>
       <c r="B484" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C484" t="s">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="D484" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E484" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F484" t="s">
-        <v>1649</v>
+        <v>1522</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1666</v>
+        <v>1651</v>
       </c>
       <c r="H484" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1667</v>
+        <v>1653</v>
       </c>
       <c r="B485" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C485" t="s">
-        <v>45</v>
+        <v>122</v>
       </c>
       <c r="D485" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E485" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F485" t="s">
-        <v>1649</v>
+        <v>1628</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>441</v>
+        <v>1654</v>
       </c>
       <c r="H485" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1668</v>
+        <v>1656</v>
       </c>
       <c r="B486" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C486" t="s">
-        <v>49</v>
+        <v>126</v>
       </c>
       <c r="D486" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E486" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F486" t="s">
-        <v>1649</v>
+        <v>1657</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>441</v>
+        <v>1658</v>
       </c>
       <c r="H486" t="s">
-        <v>1651</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1669</v>
+        <v>1660</v>
       </c>
       <c r="B487" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C487" t="s">
-        <v>121</v>
+        <v>189</v>
       </c>
       <c r="D487" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E487" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F487" t="s">
-        <v>1649</v>
+        <v>1502</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1670</v>
+        <v>1661</v>
       </c>
       <c r="H487" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1167</v>
+        <v>1663</v>
       </c>
       <c r="B488" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C488" t="s">
-        <v>53</v>
+        <v>193</v>
       </c>
       <c r="D488" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E488" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F488" t="s">
-        <v>1649</v>
+        <v>1281</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1671</v>
+        <v>1664</v>
       </c>
       <c r="H488" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1171</v>
+        <v>1666</v>
       </c>
       <c r="B489" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C489" t="s">
-        <v>57</v>
+        <v>197</v>
       </c>
       <c r="D489" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E489" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F489" t="s">
-        <v>1649</v>
+        <v>1522</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1672</v>
+        <v>1667</v>
       </c>
       <c r="H489" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>980</v>
+        <v>1669</v>
       </c>
       <c r="B490" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C490" t="s">
-        <v>61</v>
+        <v>201</v>
       </c>
       <c r="D490" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E490" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F490" t="s">
-        <v>1649</v>
+        <v>1522</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1673</v>
+        <v>1670</v>
       </c>
       <c r="H490" t="s">
-        <v>1663</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>983</v>
+        <v>1672</v>
       </c>
       <c r="B491" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C491" t="s">
-        <v>135</v>
+        <v>205</v>
       </c>
       <c r="D491" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E491" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F491" t="s">
-        <v>1649</v>
+        <v>1673</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="H491" t="s">
-        <v>1663</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>987</v>
+        <v>1676</v>
       </c>
       <c r="B492" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C492" t="s">
-        <v>139</v>
+        <v>213</v>
       </c>
       <c r="D492" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E492" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F492" t="s">
-        <v>1649</v>
+        <v>1522</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="H492" t="s">
-        <v>1663</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>990</v>
+        <v>1679</v>
       </c>
       <c r="B493" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C493" t="s">
-        <v>143</v>
+        <v>217</v>
       </c>
       <c r="D493" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E493" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F493" t="s">
-        <v>1649</v>
+        <v>1628</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="H493" t="s">
-        <v>1663</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>994</v>
+        <v>1682</v>
       </c>
       <c r="B494" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C494" t="s">
-        <v>147</v>
+        <v>221</v>
       </c>
       <c r="D494" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E494" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F494" t="s">
-        <v>1649</v>
+        <v>1281</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="H494" t="s">
-        <v>1663</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>998</v>
+        <v>1685</v>
       </c>
       <c r="B495" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C495" t="s">
-        <v>151</v>
+        <v>225</v>
       </c>
       <c r="D495" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E495" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F495" t="s">
-        <v>1649</v>
+        <v>1281</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1678</v>
+        <v>1686</v>
       </c>
       <c r="H495" t="s">
-        <v>1663</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>656</v>
+        <v>1688</v>
       </c>
       <c r="B496" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C496" t="s">
-        <v>155</v>
+        <v>233</v>
       </c>
       <c r="D496" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E496" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F496" t="s">
-        <v>1649</v>
+        <v>1502</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1679</v>
+        <v>1689</v>
       </c>
       <c r="H496" t="s">
-        <v>1680</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>628</v>
+        <v>1691</v>
       </c>
       <c r="B497" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C497" t="s">
-        <v>160</v>
+        <v>237</v>
       </c>
       <c r="D497" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E497" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F497" t="s">
-        <v>1649</v>
+        <v>1632</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1681</v>
+        <v>1692</v>
       </c>
       <c r="H497" t="s">
-        <v>1663</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>632</v>
+        <v>1694</v>
       </c>
       <c r="B498" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C498" t="s">
-        <v>164</v>
+        <v>241</v>
       </c>
       <c r="D498" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E498" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F498" t="s">
-        <v>1649</v>
+        <v>1695</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1682</v>
+        <v>1696</v>
       </c>
       <c r="H498" t="s">
-        <v>1663</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>636</v>
+        <v>1698</v>
       </c>
       <c r="B499" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C499" t="s">
-        <v>168</v>
+        <v>253</v>
       </c>
       <c r="D499" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E499" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F499" t="s">
-        <v>1649</v>
+        <v>914</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1683</v>
+        <v>1699</v>
       </c>
       <c r="H499" t="s">
-        <v>1663</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>640</v>
+        <v>1701</v>
       </c>
       <c r="B500" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C500" t="s">
-        <v>172</v>
+        <v>257</v>
       </c>
       <c r="D500" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E500" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F500" t="s">
-        <v>1649</v>
+        <v>914</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1684</v>
+        <v>1702</v>
       </c>
       <c r="H500" t="s">
-        <v>1663</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>644</v>
+        <v>1704</v>
       </c>
       <c r="B501" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C501" t="s">
-        <v>176</v>
+        <v>900</v>
       </c>
       <c r="D501" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E501" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F501" t="s">
-        <v>1649</v>
+        <v>1522</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1685</v>
+        <v>1705</v>
       </c>
       <c r="H501" t="s">
-        <v>1686</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>648</v>
+        <v>1707</v>
       </c>
       <c r="B502" t="s">
-        <v>1648</v>
+        <v>1552</v>
       </c>
       <c r="C502" t="s">
-        <v>180</v>
+        <v>265</v>
       </c>
       <c r="D502" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E502" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F502" t="s">
-        <v>1649</v>
+        <v>1708</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1687</v>
+        <v>1709</v>
       </c>
       <c r="H502" t="s">
-        <v>1686</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>652</v>
+        <v>1711</v>
       </c>
       <c r="B503" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C503" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="D503" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E503" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F503" t="s">
-        <v>1649</v>
+        <v>1713</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1688</v>
+        <v>1714</v>
       </c>
       <c r="H503" t="s">
-        <v>1686</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>349</v>
+        <v>1716</v>
       </c>
       <c r="B504" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C504" t="s">
-        <v>188</v>
+        <v>17</v>
       </c>
       <c r="D504" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E504" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F504" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>441</v>
+        <v>1717</v>
       </c>
       <c r="H504" t="s">
-        <v>1007</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>353</v>
+        <v>1719</v>
       </c>
       <c r="B505" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C505" t="s">
-        <v>192</v>
+        <v>21</v>
       </c>
       <c r="D505" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E505" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F505" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>441</v>
+        <v>1720</v>
       </c>
       <c r="H505" t="s">
-        <v>1007</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>356</v>
+        <v>1721</v>
       </c>
       <c r="B506" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C506" t="s">
-        <v>196</v>
+        <v>26</v>
       </c>
       <c r="D506" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E506" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F506" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>441</v>
+        <v>1722</v>
       </c>
       <c r="H506" t="s">
-        <v>1007</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1689</v>
+        <v>1723</v>
       </c>
       <c r="B507" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C507" t="s">
-        <v>818</v>
+        <v>53</v>
       </c>
       <c r="D507" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E507" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F507" t="s">
-        <v>1649</v>
+        <v>1713</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1690</v>
+        <v>1724</v>
       </c>
       <c r="H507" t="s">
-        <v>1691</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1692</v>
+        <v>1725</v>
       </c>
       <c r="B508" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C508" t="s">
-        <v>212</v>
+        <v>57</v>
       </c>
       <c r="D508" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E508" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F508" t="s">
-        <v>1649</v>
+        <v>1713</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1693</v>
+        <v>1726</v>
       </c>
       <c r="H508" t="s">
-        <v>1694</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1695</v>
+        <v>1728</v>
       </c>
       <c r="B509" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C509" t="s">
-        <v>828</v>
+        <v>98</v>
       </c>
       <c r="D509" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E509" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F509" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H509" t="s">
-        <v>1696</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1697</v>
+        <v>1729</v>
       </c>
       <c r="B510" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C510" t="s">
-        <v>832</v>
+        <v>102</v>
       </c>
       <c r="D510" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E510" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F510" t="s">
-        <v>1649</v>
+        <v>1713</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1698</v>
+        <v>1730</v>
       </c>
       <c r="H510" t="s">
-        <v>1699</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>360</v>
+        <v>1731</v>
       </c>
       <c r="B511" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C511" t="s">
-        <v>837</v>
+        <v>106</v>
       </c>
       <c r="D511" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E511" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F511" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H511" t="s">
-        <v>1007</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1700</v>
+        <v>1732</v>
       </c>
       <c r="B512" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C512" t="s">
-        <v>1148</v>
+        <v>110</v>
       </c>
       <c r="D512" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E512" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F512" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H512" t="s">
-        <v>1007</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1701</v>
+        <v>1733</v>
       </c>
       <c r="B513" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C513" t="s">
-        <v>841</v>
+        <v>114</v>
       </c>
       <c r="D513" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E513" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F513" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>441</v>
+        <v>1734</v>
       </c>
       <c r="H513" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1702</v>
+        <v>1231</v>
       </c>
       <c r="B514" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C514" t="s">
-        <v>846</v>
+        <v>118</v>
       </c>
       <c r="D514" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E514" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F514" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>441</v>
+        <v>1735</v>
       </c>
       <c r="H514" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1703</v>
+        <v>1235</v>
       </c>
       <c r="B515" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C515" t="s">
-        <v>850</v>
+        <v>122</v>
       </c>
       <c r="D515" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E515" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F515" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>441</v>
+        <v>1736</v>
       </c>
       <c r="H515" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1704</v>
+        <v>1044</v>
       </c>
       <c r="B516" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C516" t="s">
-        <v>854</v>
+        <v>126</v>
       </c>
       <c r="D516" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E516" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F516" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>441</v>
+        <v>1737</v>
       </c>
       <c r="H516" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1705</v>
+        <v>1047</v>
       </c>
       <c r="B517" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C517" t="s">
-        <v>859</v>
+        <v>189</v>
       </c>
       <c r="D517" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E517" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F517" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>441</v>
+        <v>1738</v>
       </c>
       <c r="H517" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1706</v>
+        <v>1051</v>
       </c>
       <c r="B518" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C518" t="s">
-        <v>863</v>
+        <v>193</v>
       </c>
       <c r="D518" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E518" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F518" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>441</v>
+        <v>1739</v>
       </c>
       <c r="H518" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1707</v>
+        <v>1054</v>
       </c>
       <c r="B519" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C519" t="s">
-        <v>867</v>
+        <v>197</v>
       </c>
       <c r="D519" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E519" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F519" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>441</v>
+        <v>1740</v>
       </c>
       <c r="H519" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1708</v>
+        <v>1058</v>
       </c>
       <c r="B520" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C520" t="s">
-        <v>1363</v>
+        <v>201</v>
       </c>
       <c r="D520" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E520" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F520" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>441</v>
+        <v>1741</v>
       </c>
       <c r="H520" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1709</v>
+        <v>1062</v>
       </c>
       <c r="B521" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C521" t="s">
-        <v>1367</v>
+        <v>205</v>
       </c>
       <c r="D521" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E521" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F521" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>441</v>
+        <v>1742</v>
       </c>
       <c r="H521" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1710</v>
+        <v>738</v>
       </c>
       <c r="B522" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C522" t="s">
-        <v>1213</v>
+        <v>209</v>
       </c>
       <c r="D522" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E522" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F522" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>441</v>
+        <v>1743</v>
       </c>
       <c r="H522" t="s">
-        <v>1007</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1711</v>
+        <v>710</v>
       </c>
       <c r="B523" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C523" t="s">
-        <v>1374</v>
+        <v>213</v>
       </c>
       <c r="D523" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E523" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F523" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>441</v>
+        <v>1745</v>
       </c>
       <c r="H523" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
+        <v>714</v>
+      </c>
+      <c r="B524" t="s">
         <v>1712</v>
       </c>
-      <c r="B524" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C524" t="s">
-        <v>1378</v>
+        <v>217</v>
       </c>
       <c r="D524" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E524" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F524" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>441</v>
+        <v>1746</v>
       </c>
       <c r="H524" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
+        <v>718</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C525" t="s">
+        <v>221</v>
+      </c>
+      <c r="D525" t="s">
+        <v>77</v>
+      </c>
+      <c r="E525" t="s">
+        <v>78</v>
+      </c>
+      <c r="F525" t="s">
         <v>1713</v>
       </c>
-      <c r="B525" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G525" s="1" t="s">
-        <v>441</v>
+        <v>1747</v>
       </c>
       <c r="H525" t="s">
-        <v>1007</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1714</v>
+        <v>722</v>
       </c>
       <c r="B526" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C526" t="s">
-        <v>1386</v>
+        <v>225</v>
       </c>
       <c r="D526" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E526" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F526" t="s">
-        <v>1649</v>
+        <v>1713</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1715</v>
+        <v>1748</v>
       </c>
       <c r="H526" t="s">
-        <v>1716</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1717</v>
+        <v>726</v>
       </c>
       <c r="B527" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C527" t="s">
-        <v>1390</v>
+        <v>229</v>
       </c>
       <c r="D527" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E527" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F527" t="s">
-        <v>1649</v>
+        <v>1713</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1718</v>
+        <v>1749</v>
       </c>
       <c r="H527" t="s">
-        <v>1719</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1720</v>
+        <v>730</v>
       </c>
       <c r="B528" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C528" t="s">
-        <v>1394</v>
+        <v>233</v>
       </c>
       <c r="D528" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E528" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F528" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>441</v>
+        <v>1751</v>
       </c>
       <c r="H528" t="s">
-        <v>1721</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1722</v>
+        <v>734</v>
       </c>
       <c r="B529" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C529" t="s">
-        <v>1398</v>
+        <v>237</v>
       </c>
       <c r="D529" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E529" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F529" t="s">
-        <v>13</v>
+        <v>1713</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1723</v>
+        <v>1752</v>
       </c>
       <c r="H529" t="s">
-        <v>1724</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1725</v>
+        <v>417</v>
       </c>
       <c r="B530" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C530" t="s">
-        <v>1410</v>
+        <v>241</v>
       </c>
       <c r="D530" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E530" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F530" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H530" t="s">
-        <v>1726</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1727</v>
+        <v>421</v>
       </c>
       <c r="B531" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C531" t="s">
-        <v>1728</v>
+        <v>245</v>
       </c>
       <c r="D531" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E531" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F531" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1729</v>
+        <v>43</v>
       </c>
       <c r="H531" t="s">
-        <v>1730</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1731</v>
+        <v>424</v>
       </c>
       <c r="B532" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C532" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="D532" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="E532" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F532" t="s">
-        <v>1732</v>
+        <v>79</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1733</v>
+        <v>43</v>
       </c>
       <c r="H532" t="s">
-        <v>1734</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1735</v>
+        <v>1753</v>
       </c>
       <c r="B533" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C533" t="s">
-        <v>10</v>
+        <v>900</v>
       </c>
       <c r="D533" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E533" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F533" t="s">
-        <v>1217</v>
+        <v>1713</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1736</v>
+        <v>1754</v>
       </c>
       <c r="H533" t="s">
-        <v>1737</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1738</v>
+        <v>1756</v>
       </c>
       <c r="B534" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C534" t="s">
-        <v>17</v>
+        <v>265</v>
       </c>
       <c r="D534" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E534" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F534" t="s">
-        <v>1739</v>
+        <v>1713</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1740</v>
+        <v>1757</v>
       </c>
       <c r="H534" t="s">
-        <v>1741</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1742</v>
+        <v>1759</v>
       </c>
       <c r="B535" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C535" t="s">
-        <v>21</v>
+        <v>273</v>
       </c>
       <c r="D535" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E535" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F535" t="s">
-        <v>1217</v>
+        <v>79</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1743</v>
+        <v>43</v>
       </c>
       <c r="H535" t="s">
-        <v>1744</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1745</v>
+        <v>1761</v>
       </c>
       <c r="B536" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C536" t="s">
-        <v>25</v>
+        <v>913</v>
       </c>
       <c r="D536" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E536" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F536" t="s">
-        <v>1746</v>
+        <v>1713</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1747</v>
+        <v>1762</v>
       </c>
       <c r="H536" t="s">
-        <v>1748</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1749</v>
+        <v>428</v>
       </c>
       <c r="B537" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C537" t="s">
-        <v>29</v>
+        <v>918</v>
       </c>
       <c r="D537" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E537" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F537" t="s">
-        <v>1088</v>
+        <v>79</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1750</v>
+        <v>43</v>
       </c>
       <c r="H537" t="s">
-        <v>1751</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>339</v>
+        <v>432</v>
       </c>
       <c r="B538" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C538" t="s">
-        <v>33</v>
+        <v>1212</v>
       </c>
       <c r="D538" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E538" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F538" t="s">
-        <v>1752</v>
+        <v>79</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1753</v>
+        <v>43</v>
       </c>
       <c r="H538" t="s">
-        <v>1754</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>345</v>
+        <v>436</v>
       </c>
       <c r="B539" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C539" t="s">
-        <v>37</v>
+        <v>922</v>
       </c>
       <c r="D539" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E539" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F539" t="s">
-        <v>1564</v>
+        <v>79</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1755</v>
+        <v>43</v>
       </c>
       <c r="H539" t="s">
-        <v>1756</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1757</v>
+        <v>1764</v>
       </c>
       <c r="B540" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C540" t="s">
-        <v>41</v>
+        <v>927</v>
       </c>
       <c r="D540" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E540" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F540" t="s">
-        <v>833</v>
+        <v>79</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1758</v>
+        <v>43</v>
       </c>
       <c r="H540" t="s">
-        <v>1759</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="B541" t="s">
-        <v>1648</v>
+        <v>1712</v>
       </c>
       <c r="C541" t="s">
-        <v>45</v>
+        <v>931</v>
       </c>
       <c r="D541" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E541" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F541" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1761</v>
+        <v>43</v>
       </c>
       <c r="H541" t="s">
-        <v>1762</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="B542" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="C542" t="s">
-        <v>10</v>
+        <v>935</v>
       </c>
       <c r="D542" t="s">
-        <v>382</v>
+        <v>77</v>
       </c>
       <c r="E542" t="s">
-        <v>383</v>
+        <v>78</v>
+      </c>
+      <c r="F542" t="s">
+        <v>79</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1765</v>
+        <v>43</v>
       </c>
       <c r="H542" t="s">
-        <v>1766</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
         <v>1767</v>
       </c>
       <c r="B543" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="C543" t="s">
-        <v>17</v>
+        <v>940</v>
       </c>
       <c r="D543" t="s">
-        <v>388</v>
+        <v>77</v>
       </c>
       <c r="E543" t="s">
-        <v>389</v>
+        <v>78</v>
       </c>
       <c r="F543" t="s">
-        <v>1649</v>
+        <v>79</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1768</v>
+        <v>43</v>
       </c>
       <c r="H543" t="s">
-        <v>1769</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1770</v>
+        <v>1768</v>
       </c>
       <c r="B544" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="C544" t="s">
-        <v>29</v>
+        <v>944</v>
       </c>
       <c r="D544" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E544" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F544" t="s">
-        <v>1649</v>
+        <v>79</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1771</v>
+        <v>43</v>
       </c>
       <c r="H544" t="s">
-        <v>1772</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1773</v>
+        <v>1769</v>
       </c>
       <c r="B545" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="C545" t="s">
-        <v>151</v>
+        <v>948</v>
       </c>
       <c r="D545" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E545" t="s">
-        <v>12</v>
+        <v>78</v>
+      </c>
+      <c r="F545" t="s">
+        <v>79</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1774</v>
+        <v>43</v>
       </c>
       <c r="H545" t="s">
-        <v>1775</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1776</v>
+        <v>1770</v>
       </c>
       <c r="B546" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="C546" t="s">
-        <v>155</v>
+        <v>1427</v>
       </c>
       <c r="D546" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E546" t="s">
-        <v>12</v>
+        <v>78</v>
+      </c>
+      <c r="F546" t="s">
+        <v>79</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1777</v>
+        <v>43</v>
       </c>
       <c r="H546" t="s">
-        <v>1778</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1779</v>
+        <v>1771</v>
       </c>
       <c r="B547" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="C547" t="s">
-        <v>164</v>
+        <v>1431</v>
       </c>
       <c r="D547" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E547" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F547" t="s">
-        <v>1649</v>
+        <v>79</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1780</v>
+        <v>43</v>
       </c>
       <c r="H547" t="s">
-        <v>1781</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1782</v>
+        <v>1772</v>
       </c>
       <c r="B548" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="C548" t="s">
-        <v>863</v>
+        <v>1277</v>
       </c>
       <c r="D548" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E548" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F548" t="s">
-        <v>1649</v>
+        <v>79</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1783</v>
+        <v>43</v>
       </c>
       <c r="H548" t="s">
-        <v>1784</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1785</v>
+        <v>1773</v>
       </c>
       <c r="B549" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="C549" t="s">
-        <v>867</v>
+        <v>1438</v>
       </c>
       <c r="D549" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E549" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F549" t="s">
-        <v>1649</v>
+        <v>79</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1786</v>
+        <v>43</v>
       </c>
       <c r="H549" t="s">
-        <v>1787</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1788</v>
+        <v>1774</v>
       </c>
       <c r="B550" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="C550" t="s">
-        <v>10</v>
+        <v>1442</v>
       </c>
       <c r="D550" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E550" t="s">
-        <v>90</v>
+        <v>78</v>
+      </c>
+      <c r="F550" t="s">
+        <v>79</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1789</v>
+        <v>43</v>
       </c>
       <c r="H550" t="s">
-        <v>1790</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1791</v>
+        <v>1775</v>
       </c>
       <c r="B551" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="C551" t="s">
-        <v>17</v>
+        <v>1446</v>
       </c>
       <c r="D551" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E551" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F551" t="s">
-        <v>1609</v>
+        <v>79</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1792</v>
+        <v>43</v>
       </c>
       <c r="H551" t="s">
-        <v>1793</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1794</v>
+        <v>1776</v>
       </c>
       <c r="B552" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="C552" t="s">
-        <v>1390</v>
+        <v>1450</v>
       </c>
       <c r="D552" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E552" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F552" t="s">
-        <v>1088</v>
+        <v>1713</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1795</v>
+        <v>1777</v>
       </c>
       <c r="H552" t="s">
-        <v>1796</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>859</v>
+        <v>1779</v>
       </c>
       <c r="B553" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C553" t="s">
-        <v>17</v>
+        <v>1454</v>
       </c>
       <c r="D553" t="s">
-        <v>373</v>
+        <v>77</v>
       </c>
       <c r="E553" t="s">
-        <v>374</v>
+        <v>78</v>
       </c>
       <c r="F553" t="s">
-        <v>1732</v>
+        <v>1713</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>441</v>
+        <v>1780</v>
       </c>
       <c r="H553" t="s">
-        <v>1798</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>850</v>
+        <v>1782</v>
       </c>
       <c r="B554" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C554" t="s">
-        <v>25</v>
+        <v>1458</v>
       </c>
       <c r="D554" t="s">
-        <v>373</v>
+        <v>77</v>
       </c>
       <c r="E554" t="s">
-        <v>374</v>
+        <v>78</v>
       </c>
       <c r="F554" t="s">
-        <v>1732</v>
+        <v>79</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H554" t="s">
-        <v>1799</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>10</v>
+        <v>1784</v>
       </c>
       <c r="B555" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C555" t="s">
-        <v>17</v>
+        <v>1462</v>
       </c>
       <c r="D555" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E555" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F555" t="s">
-        <v>1649</v>
+        <v>79</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>441</v>
+        <v>1785</v>
       </c>
       <c r="H555" t="s">
-        <v>1800</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>17</v>
+        <v>1787</v>
       </c>
       <c r="B556" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C556" t="s">
-        <v>21</v>
+        <v>1474</v>
       </c>
       <c r="D556" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E556" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F556" t="s">
-        <v>1649</v>
+        <v>79</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H556" t="s">
-        <v>1801</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>21</v>
+        <v>1789</v>
       </c>
       <c r="B557" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C557" t="s">
-        <v>25</v>
+        <v>1790</v>
       </c>
       <c r="D557" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E557" t="s">
-        <v>12</v>
+        <v>78</v>
+      </c>
+      <c r="F557" t="s">
+        <v>79</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>441</v>
+        <v>1791</v>
       </c>
       <c r="H557" t="s">
-        <v>1802</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>25</v>
+        <v>1793</v>
       </c>
       <c r="B558" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C558" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D558" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E558" t="s">
-        <v>12</v>
+        <v>31</v>
+      </c>
+      <c r="F558" t="s">
+        <v>1794</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>441</v>
+        <v>1795</v>
       </c>
       <c r="H558" t="s">
-        <v>1803</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>29</v>
+        <v>1797</v>
       </c>
       <c r="B559" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C559" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D559" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E559" t="s">
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="F559" t="s">
+        <v>1281</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>441</v>
+        <v>1798</v>
       </c>
       <c r="H559" t="s">
-        <v>1804</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>33</v>
+        <v>1800</v>
       </c>
       <c r="B560" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C560" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D560" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E560" t="s">
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="F560" t="s">
+        <v>1801</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>441</v>
+        <v>1802</v>
       </c>
       <c r="H560" t="s">
-        <v>1805</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>37</v>
+        <v>1804</v>
       </c>
       <c r="B561" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C561" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D561" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E561" t="s">
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="F561" t="s">
+        <v>1281</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>441</v>
+        <v>1805</v>
       </c>
       <c r="H561" t="s">
         <v>1806</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>41</v>
+        <v>1807</v>
       </c>
       <c r="B562" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C562" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D562" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E562" t="s">
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="F562" t="s">
+        <v>1808</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>441</v>
+        <v>1809</v>
       </c>
       <c r="H562" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>45</v>
+        <v>1811</v>
       </c>
       <c r="B563" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C563" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D563" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E563" t="s">
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="F563" t="s">
+        <v>1152</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>441</v>
+        <v>1812</v>
       </c>
       <c r="H563" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>49</v>
+        <v>407</v>
       </c>
       <c r="B564" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C564" t="s">
         <v>57</v>
       </c>
       <c r="D564" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E564" t="s">
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="F564" t="s">
+        <v>1814</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>441</v>
+        <v>1815</v>
       </c>
       <c r="H564" t="s">
-        <v>1809</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>121</v>
+        <v>413</v>
       </c>
       <c r="B565" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C565" t="s">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="D565" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E565" t="s">
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="F565" t="s">
+        <v>1628</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>441</v>
+        <v>1817</v>
       </c>
       <c r="H565" t="s">
-        <v>1810</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>53</v>
+        <v>1819</v>
       </c>
       <c r="B566" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C566" t="s">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="D566" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E566" t="s">
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="F566" t="s">
+        <v>914</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>441</v>
+        <v>1820</v>
       </c>
       <c r="H566" t="s">
-        <v>1811</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>57</v>
+        <v>1822</v>
       </c>
       <c r="B567" t="s">
-        <v>1797</v>
+        <v>1712</v>
       </c>
       <c r="C567" t="s">
-        <v>139</v>
+        <v>106</v>
       </c>
       <c r="D567" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E567" t="s">
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="F567" t="s">
+        <v>169</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>441</v>
+        <v>1823</v>
       </c>
       <c r="H567" t="s">
-        <v>1812</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>61</v>
+        <v>1825</v>
       </c>
       <c r="B568" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="C568" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="D568" t="s">
-        <v>11</v>
+        <v>473</v>
       </c>
       <c r="E568" t="s">
-        <v>12</v>
+        <v>474</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>441</v>
+        <v>1827</v>
       </c>
       <c r="H568" t="s">
-        <v>1813</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>135</v>
+        <v>1829</v>
       </c>
       <c r="B569" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="C569" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
       <c r="D569" t="s">
-        <v>11</v>
+        <v>479</v>
       </c>
       <c r="E569" t="s">
-        <v>12</v>
+        <v>480</v>
+      </c>
+      <c r="F569" t="s">
+        <v>1713</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>441</v>
+        <v>1830</v>
       </c>
       <c r="H569" t="s">
-        <v>1814</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>139</v>
+        <v>1832</v>
       </c>
       <c r="B570" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="C570" t="s">
-        <v>151</v>
+        <v>53</v>
       </c>
       <c r="D570" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E570" t="s">
-        <v>12</v>
+        <v>78</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1713</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>441</v>
+        <v>1833</v>
       </c>
       <c r="H570" t="s">
-        <v>1815</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>143</v>
+        <v>1835</v>
       </c>
       <c r="B571" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="C571" t="s">
-        <v>155</v>
+        <v>205</v>
       </c>
       <c r="D571" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E571" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>441</v>
+        <v>1836</v>
       </c>
       <c r="H571" t="s">
-        <v>1816</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>147</v>
+        <v>1838</v>
       </c>
       <c r="B572" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="C572" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
       <c r="D572" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E572" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>441</v>
+        <v>1839</v>
       </c>
       <c r="H572" t="s">
-        <v>1817</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>151</v>
+        <v>1841</v>
       </c>
       <c r="B573" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="C573" t="s">
-        <v>164</v>
+        <v>217</v>
       </c>
       <c r="D573" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E573" t="s">
-        <v>12</v>
+        <v>78</v>
+      </c>
+      <c r="F573" t="s">
+        <v>1713</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>441</v>
+        <v>1842</v>
       </c>
       <c r="H573" t="s">
-        <v>1818</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>155</v>
+        <v>1844</v>
       </c>
       <c r="B574" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="C574" t="s">
-        <v>168</v>
+        <v>944</v>
       </c>
       <c r="D574" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E574" t="s">
-        <v>12</v>
+        <v>78</v>
+      </c>
+      <c r="F574" t="s">
+        <v>1713</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>441</v>
+        <v>1845</v>
       </c>
       <c r="H574" t="s">
-        <v>1819</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>160</v>
+        <v>1847</v>
       </c>
       <c r="B575" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="C575" t="s">
-        <v>172</v>
+        <v>948</v>
       </c>
       <c r="D575" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E575" t="s">
-        <v>12</v>
+        <v>78</v>
+      </c>
+      <c r="F575" t="s">
+        <v>1713</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>441</v>
+        <v>1848</v>
       </c>
       <c r="H575" t="s">
-        <v>1820</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>164</v>
+        <v>1850</v>
       </c>
       <c r="B576" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="C576" t="s">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="D576" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E576" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>441</v>
+        <v>1851</v>
       </c>
       <c r="H576" t="s">
-        <v>1821</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>168</v>
+        <v>1853</v>
       </c>
       <c r="B577" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="C577" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
       <c r="D577" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E577" t="s">
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1673</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>441</v>
+        <v>1854</v>
       </c>
       <c r="H577" t="s">
-        <v>1822</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>172</v>
+        <v>1856</v>
       </c>
       <c r="B578" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="C578" t="s">
-        <v>184</v>
+        <v>1454</v>
       </c>
       <c r="D578" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E578" t="s">
-        <v>12</v>
+        <v>37</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1152</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>441</v>
+        <v>1857</v>
       </c>
       <c r="H578" t="s">
-        <v>1823</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>176</v>
+        <v>940</v>
       </c>
       <c r="B579" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C579" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="D579" t="s">
-        <v>11</v>
+        <v>464</v>
       </c>
       <c r="E579" t="s">
-        <v>12</v>
+        <v>465</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1794</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H579" t="s">
-        <v>1824</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>180</v>
+        <v>931</v>
       </c>
       <c r="B580" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C580" t="s">
-        <v>196</v>
+        <v>26</v>
       </c>
       <c r="D580" t="s">
-        <v>11</v>
+        <v>464</v>
       </c>
       <c r="E580" t="s">
-        <v>12</v>
+        <v>465</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1794</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H580" t="s">
-        <v>1825</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="B581" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C581" t="s">
-        <v>200</v>
+        <v>17</v>
       </c>
       <c r="D581" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E581" t="s">
-        <v>12</v>
+        <v>78</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1713</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H581" t="s">
-        <v>1826</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>188</v>
+        <v>17</v>
       </c>
       <c r="B582" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C582" t="s">
-        <v>208</v>
+        <v>21</v>
       </c>
       <c r="D582" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E582" t="s">
-        <v>12</v>
+        <v>78</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1713</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H582" t="s">
-        <v>1827</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>192</v>
+        <v>21</v>
       </c>
       <c r="B583" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C583" t="s">
-        <v>818</v>
+        <v>26</v>
       </c>
       <c r="D583" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E583" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H583" t="s">
-        <v>1828</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>196</v>
+        <v>26</v>
       </c>
       <c r="B584" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C584" t="s">
-        <v>212</v>
+        <v>53</v>
       </c>
       <c r="D584" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E584" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H584" t="s">
-        <v>1829</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="B585" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C585" t="s">
-        <v>216</v>
+        <v>57</v>
       </c>
       <c r="D585" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E585" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H585" t="s">
-        <v>1830</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="B586" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C586" t="s">
-        <v>828</v>
+        <v>98</v>
       </c>
       <c r="D586" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E586" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H586" t="s">
-        <v>1831</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>208</v>
+        <v>98</v>
       </c>
       <c r="B587" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C587" t="s">
-        <v>832</v>
+        <v>102</v>
       </c>
       <c r="D587" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E587" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H587" t="s">
-        <v>1832</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>818</v>
+        <v>102</v>
       </c>
       <c r="B588" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C588" t="s">
-        <v>837</v>
+        <v>106</v>
       </c>
       <c r="D588" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E588" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H588" t="s">
-        <v>1833</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>212</v>
+        <v>106</v>
       </c>
       <c r="B589" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C589" t="s">
-        <v>1148</v>
+        <v>110</v>
       </c>
       <c r="D589" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E589" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H589" t="s">
-        <v>1834</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>216</v>
+        <v>110</v>
       </c>
       <c r="B590" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C590" t="s">
-        <v>841</v>
+        <v>122</v>
       </c>
       <c r="D590" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E590" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H590" t="s">
-        <v>1835</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>828</v>
+        <v>114</v>
       </c>
       <c r="B591" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C591" t="s">
-        <v>846</v>
+        <v>126</v>
       </c>
       <c r="D591" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E591" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H591" t="s">
-        <v>1836</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>832</v>
+        <v>118</v>
       </c>
       <c r="B592" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C592" t="s">
-        <v>850</v>
+        <v>189</v>
       </c>
       <c r="D592" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E592" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H592" t="s">
-        <v>1837</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>837</v>
+        <v>122</v>
       </c>
       <c r="B593" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C593" t="s">
-        <v>854</v>
+        <v>193</v>
       </c>
       <c r="D593" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E593" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H593" t="s">
-        <v>1838</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>1148</v>
+        <v>126</v>
       </c>
       <c r="B594" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C594" t="s">
-        <v>859</v>
+        <v>197</v>
       </c>
       <c r="D594" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E594" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H594" t="s">
-        <v>1839</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>863</v>
+        <v>189</v>
       </c>
       <c r="B595" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C595" t="s">
-        <v>1363</v>
+        <v>201</v>
       </c>
       <c r="D595" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E595" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>78</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H595" t="s">
-        <v>1840</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>867</v>
+        <v>193</v>
       </c>
       <c r="B596" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C596" t="s">
-        <v>1367</v>
+        <v>205</v>
       </c>
       <c r="D596" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E596" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>1649</v>
+        <v>78</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H596" t="s">
-        <v>1841</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>841</v>
+        <v>197</v>
       </c>
       <c r="B597" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C597" t="s">
-        <v>1213</v>
+        <v>209</v>
       </c>
       <c r="D597" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E597" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H597" t="s">
-        <v>1842</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>854</v>
+        <v>201</v>
       </c>
       <c r="B598" t="s">
-        <v>1797</v>
+        <v>1859</v>
       </c>
       <c r="C598" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="D598" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="E598" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>441</v>
+        <v>43</v>
       </c>
       <c r="H598" t="s">
-        <v>1843</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>1844</v>
+        <v>205</v>
       </c>
       <c r="B599" t="s">
-        <v>1845</v>
+        <v>1859</v>
       </c>
       <c r="C599" t="s">
-        <v>29</v>
+        <v>217</v>
       </c>
       <c r="D599" t="s">
-        <v>1846</v>
+        <v>77</v>
       </c>
       <c r="E599" t="s">
-        <v>1847</v>
+        <v>78</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>1848</v>
+        <v>43</v>
       </c>
       <c r="H599" t="s">
-        <v>1849</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>1850</v>
+        <v>209</v>
       </c>
       <c r="B600" t="s">
-        <v>1845</v>
+        <v>1859</v>
       </c>
       <c r="C600" t="s">
-        <v>33</v>
+        <v>221</v>
       </c>
       <c r="D600" t="s">
-        <v>1846</v>
+        <v>77</v>
       </c>
       <c r="E600" t="s">
-        <v>1847</v>
+        <v>78</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>1851</v>
+        <v>43</v>
       </c>
       <c r="H600" t="s">
-        <v>1852</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>1853</v>
+        <v>213</v>
       </c>
       <c r="B601" t="s">
-        <v>1845</v>
+        <v>1859</v>
       </c>
       <c r="C601" t="s">
-        <v>121</v>
+        <v>225</v>
       </c>
       <c r="D601" t="s">
-        <v>1846</v>
+        <v>77</v>
       </c>
       <c r="E601" t="s">
-        <v>1847</v>
+        <v>78</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>1854</v>
+        <v>43</v>
       </c>
       <c r="H601" t="s">
-        <v>1855</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>1856</v>
+        <v>217</v>
       </c>
       <c r="B602" t="s">
-        <v>1845</v>
+        <v>1859</v>
       </c>
       <c r="C602" t="s">
-        <v>10</v>
+        <v>229</v>
       </c>
       <c r="D602" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E602" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>1857</v>
+        <v>43</v>
       </c>
       <c r="H602" t="s">
-        <v>1858</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
+        <v>221</v>
+      </c>
+      <c r="B603" t="s">
         <v>1859</v>
       </c>
-      <c r="B603" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C603" t="s">
-        <v>25</v>
+        <v>233</v>
       </c>
       <c r="D603" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E603" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>1860</v>
+        <v>43</v>
       </c>
       <c r="H603" t="s">
-        <v>1861</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>1862</v>
+        <v>225</v>
       </c>
       <c r="B604" t="s">
-        <v>1845</v>
+        <v>1859</v>
       </c>
       <c r="C604" t="s">
-        <v>29</v>
+        <v>237</v>
       </c>
       <c r="D604" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="E604" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>1863</v>
+        <v>43</v>
       </c>
       <c r="H604" t="s">
-        <v>1864</v>
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>229</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C605" t="s">
+        <v>245</v>
+      </c>
+      <c r="D605" t="s">
+        <v>77</v>
+      </c>
+      <c r="E605" t="s">
+        <v>78</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H605" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>233</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C606" t="s">
+        <v>249</v>
+      </c>
+      <c r="D606" t="s">
+        <v>77</v>
+      </c>
+      <c r="E606" t="s">
+        <v>78</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H606" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>237</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C607" t="s">
+        <v>253</v>
+      </c>
+      <c r="D607" t="s">
+        <v>77</v>
+      </c>
+      <c r="E607" t="s">
+        <v>78</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H607" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>241</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C608" t="s">
+        <v>261</v>
+      </c>
+      <c r="D608" t="s">
+        <v>77</v>
+      </c>
+      <c r="E608" t="s">
+        <v>78</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H608" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>245</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C609" t="s">
+        <v>900</v>
+      </c>
+      <c r="D609" t="s">
+        <v>77</v>
+      </c>
+      <c r="E609" t="s">
+        <v>78</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H609" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>249</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C610" t="s">
+        <v>265</v>
+      </c>
+      <c r="D610" t="s">
+        <v>77</v>
+      </c>
+      <c r="E610" t="s">
+        <v>78</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H610" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>253</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C611" t="s">
+        <v>269</v>
+      </c>
+      <c r="D611" t="s">
+        <v>77</v>
+      </c>
+      <c r="E611" t="s">
+        <v>78</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H611" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>257</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C612" t="s">
+        <v>273</v>
+      </c>
+      <c r="D612" t="s">
+        <v>77</v>
+      </c>
+      <c r="E612" t="s">
+        <v>78</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H612" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>261</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C613" t="s">
+        <v>913</v>
+      </c>
+      <c r="D613" t="s">
+        <v>77</v>
+      </c>
+      <c r="E613" t="s">
+        <v>78</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H613" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>900</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C614" t="s">
+        <v>918</v>
+      </c>
+      <c r="D614" t="s">
+        <v>77</v>
+      </c>
+      <c r="E614" t="s">
+        <v>78</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H614" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>265</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D615" t="s">
+        <v>77</v>
+      </c>
+      <c r="E615" t="s">
+        <v>78</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H615" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>269</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C616" t="s">
+        <v>922</v>
+      </c>
+      <c r="D616" t="s">
+        <v>77</v>
+      </c>
+      <c r="E616" t="s">
+        <v>78</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H616" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>273</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C617" t="s">
+        <v>927</v>
+      </c>
+      <c r="D617" t="s">
+        <v>77</v>
+      </c>
+      <c r="E617" t="s">
+        <v>78</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H617" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>913</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C618" t="s">
+        <v>931</v>
+      </c>
+      <c r="D618" t="s">
+        <v>77</v>
+      </c>
+      <c r="E618" t="s">
+        <v>78</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H618" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>918</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C619" t="s">
+        <v>935</v>
+      </c>
+      <c r="D619" t="s">
+        <v>77</v>
+      </c>
+      <c r="E619" t="s">
+        <v>78</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H619" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C620" t="s">
+        <v>940</v>
+      </c>
+      <c r="D620" t="s">
+        <v>77</v>
+      </c>
+      <c r="E620" t="s">
+        <v>78</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H620" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>944</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D621" t="s">
+        <v>77</v>
+      </c>
+      <c r="E621" t="s">
+        <v>78</v>
+      </c>
+      <c r="F621" t="s">
+        <v>1713</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H621" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>948</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D622" t="s">
+        <v>77</v>
+      </c>
+      <c r="E622" t="s">
+        <v>78</v>
+      </c>
+      <c r="F622" t="s">
+        <v>1713</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H622" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>922</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D623" t="s">
+        <v>77</v>
+      </c>
+      <c r="E623" t="s">
+        <v>78</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H623" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>935</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C624" t="s">
+        <v>10</v>
+      </c>
+      <c r="D624" t="s">
+        <v>30</v>
+      </c>
+      <c r="E624" t="s">
+        <v>31</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H624" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C625" t="s">
+        <v>53</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1909</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H625" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C626" t="s">
+        <v>57</v>
+      </c>
+      <c r="D626" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E626" t="s">
+        <v>1909</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H626" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C627" t="s">
+        <v>114</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1909</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H627" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C628" t="s">
+        <v>10</v>
+      </c>
+      <c r="D628" t="s">
+        <v>36</v>
+      </c>
+      <c r="E628" t="s">
+        <v>37</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H628" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C629" t="s">
+        <v>26</v>
+      </c>
+      <c r="D629" t="s">
+        <v>36</v>
+      </c>
+      <c r="E629" t="s">
+        <v>37</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H629" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C630" t="s">
+        <v>53</v>
+      </c>
+      <c r="D630" t="s">
+        <v>36</v>
+      </c>
+      <c r="E630" t="s">
+        <v>37</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H630" t="s">
+        <v>1926</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -21930,50 +22793,76 @@
     <hyperlink ref="G580" r:id="rId579"/>
     <hyperlink ref="G581" r:id="rId580"/>
     <hyperlink ref="G582" r:id="rId581"/>
     <hyperlink ref="G583" r:id="rId582"/>
     <hyperlink ref="G584" r:id="rId583"/>
     <hyperlink ref="G585" r:id="rId584"/>
     <hyperlink ref="G586" r:id="rId585"/>
     <hyperlink ref="G587" r:id="rId586"/>
     <hyperlink ref="G588" r:id="rId587"/>
     <hyperlink ref="G589" r:id="rId588"/>
     <hyperlink ref="G590" r:id="rId589"/>
     <hyperlink ref="G591" r:id="rId590"/>
     <hyperlink ref="G592" r:id="rId591"/>
     <hyperlink ref="G593" r:id="rId592"/>
     <hyperlink ref="G594" r:id="rId593"/>
     <hyperlink ref="G595" r:id="rId594"/>
     <hyperlink ref="G596" r:id="rId595"/>
     <hyperlink ref="G597" r:id="rId596"/>
     <hyperlink ref="G598" r:id="rId597"/>
     <hyperlink ref="G599" r:id="rId598"/>
     <hyperlink ref="G600" r:id="rId599"/>
     <hyperlink ref="G601" r:id="rId600"/>
     <hyperlink ref="G602" r:id="rId601"/>
     <hyperlink ref="G603" r:id="rId602"/>
     <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>